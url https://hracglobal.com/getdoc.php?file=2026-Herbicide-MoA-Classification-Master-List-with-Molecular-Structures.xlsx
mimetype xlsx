--- v0 (2026-01-27)
+++ v1 (2026-05-12)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/x-emf"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bayergroup-my.sharepoint.com/personal/bianca_assisbarbosamartins_bayer_com/Documents/Documents/HRAC Global/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://basf-my.sharepoint.com/personal/lerchl_basfad_basf_net/Documents/Dokumente/Z-Daten/Cooperations/HRAC 2021 ff/HRAC WSSA 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="34" documentId="8_{8A7C6C9D-0FAF-454D-BFF4-EBC58C1E18A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FB0E1FE9-962B-44B2-A784-9DF40C8E0F5C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A241F2BE-674C-441F-A17F-8FE92B68CDB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{04E0926F-B8D5-4162-92C3-46768B108E6A}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{04E0926F-B8D5-4162-92C3-46768B108E6A}"/>
   </bookViews>
   <sheets>
     <sheet name="HRAC_12-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'HRAC_12-2025'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -5171,51 +5170,51 @@
             <rFont val="Segoe UI"/>
             <charset val="1"/>
           </rPr>
           <t>Insight iXlW00001C0000365R0080105531S00000728P02148LAocjBAQBF1NjaVRlZ2ljLmRhdGEuTW9sZWN1bGUBbwF/ARJTY2lUZWdpYy5Nb2xlY3VsZQAAAQFkAv5qAQAAAAIAAgEdARAAAAD8/AD8AAIAAAAAAADwvwAAAAAAACAAAAD8/AD8AAIAAAAAAADwvwLChqdXyjLoPwLrc7UV+8v0PwAAAAAgAAAA/PwA/AACAAAAAAAA8L8C63O1FfvL9L8CwoanV8oy6D8AAAAAHAAAAPz8APwAAgAAAAAAAPC/AutztRX7y/Q/AsKGp1fKMui/AAAAABgAAAD8/AD8AAIAAAAAAADwvwKLjuTyH9LnvwLrc7UV+8v0vwAAAAAYAAAA/PwA/AACAAAAAAAA8L8C63O1FfvLBEAC7Q2+MJkqiL8AAAAAGAAAAPz8APwAAgAAAAAAAPC/Ai//If329QHAAutztRX7y/S/AAAAABgAAAD8/AD8AAIAAAAAAADwvwAC63O1FfvLBMAAAAAAIAAAAPz8APwAAgAAAAAAAPC/AutztRX7ywRAAvw6cM6I0vc/AAAAABwAAAD8/AD8AAIAAAAAAADwvwLgLZCg+DEPQALc14FzRpTovwAAAAAYAAAA/PwA/AACAAAAAAAA8L8C0SLb+X7qB8AC63O1FfvLBMAAAAAAGAAAAPz8APwAAgAAAAAAAPC/AtEi2/l+6gfAAAAAAAAYAAAA/PwA/AACAAAAAAAA8L8CwoanV8oy6L8C4C2QoPgxD8AAAAAAGAAAAPz8APwAAgAAAAAAAPC/AutztRX7yxRAAu0NvjCZKpi/AAAAABgAAAD8/AD8AAIAAAAAAADwvwIv/yH99vUBwALgLZCg+DEPwAAAAAAkAAAA/PwA/AACAAAAAAAA8L8CIUHxY8zdAcAC63O1FfvL9D8AAAAAJAAAAPz8APwAAgAAAAAAAPC/Ai//If329RHAAAAAAAAkAAAA/PwA/AACAAAAAAAA8L8CrBxaZDvfDcAC63O1FfvL9D8AAAAAHAAAAPz8APwAAgAAAAAAAPC/AutztRX7yxRAAm8Sg8DKofc/AAAAABwAAAD8/AD8AAIAAAAAAADwvwLm0CLb+f4ZQAIU0ETY8PTovwAAAAAYAAAA/PwA/AACAAAAAAAA8L8C5tAi2/n+GUACE4PAyqHFAUAAAAAAGAAAAPz8APwAAgAAAAAAAPC/AuAtkKD4MR9AAnKKjuTyH6K/AAAAACAAAAD8/AD8AAIAAAAAAADwvwLm0CLb+f4ZQAJmiGNd3MYNQAAAAAAcAAAA/PwA/AACAAAAAAAA8L8C4C2QoPgxH0ACU5YhjnVx9z8AAAAAGAAAAPz8APwAAgAAAAAAAPC/Am7F/rJ7MiJAAkzIBz2bVem/AAAAABgAAAD8/AD8AAIAAAAAAADwvwLrc7UV+8sUQAIhQfFjzN0RQAAAAAAkAAAA/PwA/AACAAAAAAAA8L8CXf5D+u3LJEACD5wzorQ3qL8AAAAAJAAAAPz8APwAAgAAAAAAAPC/Am7F/rJ7MiJAAp/Nqs/VVgLAAAAAACQAAAD8/AD8AAIAAAAAAADwvwJd/kP67cskQAJrK/aX3ZP4vwAAAAABHgAEAWUIAAAAAAAAAAAACAFlCAAAAAAAAAAAAAwBZQQAAAAAAAAAAAAQAWUEAAAAAAAAAAAMFAFlBAAAAAAAAAAAEBgBZQgMAAAAAAAAABAcAWUEAAAAAAAAAAAUIAFlCAAAAAAAAAAAFCQBZQQAAAAAAAAAABgoAWUEAAAAAAAAAAAYLAFlBAAAAAAAAAAAHDABZQgIAAAAAAAAACQ0AWUEAAAAAAAAAAAoOAFlCAgAAAAAAAAALDwBZQQAAAAAAAAAACwBEAFlBAAAAAAAAAAALAERAWUEAAAAAAAAAAA0ARIBZQgMAAAAAAAAADQBEwFlBAAAAAAAAAAAARIBFAFlBAAAAAAAAAAAARMBFQFlCAwAAAAAAAAAARQBFgFlBAAAAAAAAAAAARQBFwFlCAgAAAAAAAAAARUBGAFlBAAAAAAAAAAAARYBGQFlBAAAAAAAAAAAARgBGgFlBAAAAAAAAAAAARgBGwFlBAAAAAAAAAAAARgBHAFlBAAAAAAAAAAAMDgBZQQAAAAAAAAAAAEVARcBZQQAAAAAAAAAAAAAAAA=</t>
         </r>
       </text>
     </comment>
     <comment ref="A366" authorId="0" shapeId="0" xr:uid="{596F4389-FDE1-4715-8DC7-FD85E67ECA33}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <charset val="1"/>
           </rPr>
           <t>Insight iXlW00001C0000366R0080105531S00000730P00968LAocjBAQBF1NjaVRlZ2ljLmRhdGEuTW9sZWN1bGUBbwF/ARJTY2lUZWdpYy5Nb2xlY3VsZQAAAQFkAv5qAQAAAAIAAjQBEAAAAPz8APwAAgAAAAAAAPC/AAAAAAAAGAAAAPz8APwAAgAAAAAAAPC/ArYV+8vuyfS/AsfctYR80Oc/AAAAABgAAAD8/AD8AAIAAAAAAADwvwK2FfvL7sn0PwLH3LWEfNDnPwAAAAAgAAAA/PwA/AACAAAAAAAA8L8CthX7y+7J9L8Cak3zjlP0AUAAAAAAHAAAAPz8APwAAgAAAAAAAPC/ArYV+8vuyQTAAu0NvjCZKoi/AAAAABgAAAD8/AD8AAIAAAAAAADwvwK2FfvL7skEQAAAAAAAGAAAAPz8APwAAgAAAAAAAPC/Asl2vp8aLw/AAq2L22gAb+c/AAAAABgAAAD8/AD8AAIAAAAAAADwvwK2FfvL7skEwAKNKO0NvjD4vwAAAAAYAAAA/PwA/AACAAAAAAAA8L8CyXa+nxovD0AC/tR46SYx6D8AAAAAGAAAAPz8APwAAgAAAAAAAPC/AtIA3gIJyhTAAu0NvjCZKpi/AAAAABgAAAD8/AD8AAIAAAAAAADwvwLJdr6fGi8PwAKGyVTBqCQCwAAAAAAYAAAA/PwA/AACAAAAAAAA8L8CP8bctYT8GcACdZMYBFYO5z8AAAAAGAAAAPz8APwAAgAAAAAAAPC/Asl2vp8aLw/AAr+fGi/dJA7AAAAAADAABAFlBAAAAAAAAAAAAAgBZQQAAAAAAAAAAAQMAWUIAAAAAAAAAAAEEAFlBAAAAAAAAAAACBQBZQQAAAAAAAAAABAYAWUEAAAAAAAAAAAQHAFlBAAAAAAAAAAAFCABZQQAAAAAAAAAABgkAWUEAAAAAAAAAAAcKAFlBAAAAAAAAAAAJCwBZQQAAAAAAAAAACgwAWUEAAAAAAAAAAAAAAAA</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2160" uniqueCount="1181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2165" uniqueCount="1181">
   <si>
     <t>2,4,5-T</t>
   </si>
   <si>
     <t>Chemical Class</t>
   </si>
   <si>
     <t>Phenoxy-carboxylates</t>
   </si>
   <si>
     <t>HRAC</t>
   </si>
   <si>
     <t>Legacy HRAC</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Auxin Mimics</t>
   </si>
   <si>
     <t>IUPAC</t>
   </si>
   <si>
@@ -5263,53 +5262,50 @@
   <si>
     <t>C14H20ClNO2</t>
   </si>
   <si>
     <t>Acifluorfen</t>
   </si>
   <si>
     <t>Diphenyl ethers</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Inhibition of Protoporphyrinogen Oxidase</t>
   </si>
   <si>
     <t>5-(2-chloro-a,a,a-trifluoro-p-tolyloxy)-2-nitrobenzoic acid</t>
   </si>
   <si>
     <t>C14H7ClF3NO5</t>
   </si>
   <si>
     <t>Aclonifen</t>
   </si>
   <si>
-    <t>single AI</t>
-[...1 lines deleted...]
-  <si>
     <t>S</t>
   </si>
   <si>
     <t>Inhibition of Solanesyl Diphosphate Synthase</t>
   </si>
   <si>
     <t>2-chloro-6-nitro-3-phenoxyaniline</t>
   </si>
   <si>
     <t>C12H9ClN2O3</t>
   </si>
   <si>
     <t>Alachlor</t>
   </si>
   <si>
     <t>2-chloro-2',6'-diethyl-N-methoxymethylacetanilide</t>
   </si>
   <si>
     <t>Allidochlor/CDAA</t>
   </si>
   <si>
     <t>N,N-diallyl-2-chloroacetamide</t>
   </si>
   <si>
     <t>C8H12ClNO</t>
@@ -8714,50 +8710,53 @@
     <t>Inhibition of Phytoene Desaturase/Inhibition of Solanesyl Diphosphate Synthase</t>
   </si>
   <si>
     <t>5-[2-chloro-6-(5-chloropyrimidin-2-yl)oxy-phenyl]-3-(difluoromethyl)isoxazole</t>
   </si>
   <si>
     <t>C14 H7 Cl2 F2 N3 O2</t>
   </si>
   <si>
     <t>12 and 32</t>
   </si>
   <si>
     <t>Molecular Structure</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Mode of Action</t>
   </si>
   <si>
     <t>Microtubule Interference - Unclear Site of Action</t>
   </si>
   <si>
     <t>Inhibition of Microtubule Assembly - α-Tubulin</t>
+  </si>
+  <si>
+    <t>single AI, no chemical class name</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <charset val="1"/>
@@ -8890,67 +8889,67 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.tmp"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image299.tmp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.tmp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.tmp"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.tmp"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image324.tmp"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.tmp"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.tmp"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image268.tmp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.tmp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.tmp"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.tmp"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image335.tmp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.tmp"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.tmp"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.tmp"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image279.tmp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.tmp"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.tmp"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.tmp"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image304.tmp"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image346.tmp"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.tmp"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.tmp"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.tmp"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.tmp"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.tmp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.tmp"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.tmp"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image315.tmp"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image357.tmp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.tmp"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.tmp"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.tmp"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.tmp"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.tmp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.tmp"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.tmp"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image270.tmp"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image326.tmp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.tmp"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.tmp"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.tmp"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.tmp"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image281.tmp"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image337.tmp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.tmp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.tmp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.tmp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.tmp"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.tmp"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.tmp"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.tmp"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image292.tmp"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image306.tmp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.tmp"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.tmp"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.tmp"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image348.tmp"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.tmp"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.tmp"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.tmp"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.tmp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.tmp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.tmp"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image317.tmp"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image359.tmp"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.tmp"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.tmp"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.tmp"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.tmp"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.tmp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.tmp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.tmp"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image272.tmp"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image328.tmp"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.tmp"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.tmp"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.tmp"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.tmp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.tmp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.tmp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.tmp"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.tmp"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image283.tmp"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.tmp"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image339.tmp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.tmp"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.tmp"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.tmp"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.tmp"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.tmp"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.tmp"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.tmp"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image350.tmp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.tmp"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.tmp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.tmp"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.tmp"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.tmp"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image273.tmp"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image294.tmp"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image308.tmp"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image329.tmp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.tmp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.tmp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.tmp"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.tmp"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.tmp"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.tmp"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.tmp"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image340.tmp"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image361.tmp"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.tmp"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.tmp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.tmp"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.tmp"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.tmp"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image263.tmp"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image284.tmp"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image319.tmp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.tmp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.tmp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.tmp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.tmp"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.tmp"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.tmp"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.tmp"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.tmp"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.tmp"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.tmp"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image351.tmp"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.tmp"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.tmp"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.tmp"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image274.tmp"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image295.tmp"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image309.tmp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.tmp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.tmp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.tmp"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.tmp"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.tmp"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.tmp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.tmp"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.tmp"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.tmp"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.tmp"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image341.tmp"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image362.tmp"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.tmp"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.tmp"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.tmp"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image264.tmp"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image285.tmp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.tmp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.tmp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.tmp"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.tmp"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.tmp"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.tmp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.tmp"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.tmp"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.tmp"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.tmp"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.tmp"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image331.tmp"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image352.tmp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.tmp"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.tmp"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.tmp"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.tmp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.tmp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.tmp"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.tmp"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image275.tmp"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image296.tmp"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.tmp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.tmp"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.tmp"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.tmp"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.tmp"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.tmp"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.tmp"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image321.tmp"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image342.tmp"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image363.tmp"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.tmp"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.tmp"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.tmp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.tmp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.tmp"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image265.tmp"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image286.tmp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.tmp"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.tmp"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.tmp"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.tmp"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.tmp"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.tmp"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.tmp"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image332.tmp"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image353.tmp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.tmp"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.tmp"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.tmp"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.tmp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.tmp"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.tmp"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image276.tmp"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image297.tmp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.tmp"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.tmp"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.tmp"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.tmp"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.tmp"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image301.tmp"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image322.tmp"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image343.tmp"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image364.tmp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.tmp"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.tmp"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.tmp"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.tmp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.tmp"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.tmp"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.tmp"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image266.tmp"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image287.tmp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.tmp"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.tmp"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.tmp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.tmp"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.tmp"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image312.tmp"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.tmp"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image354.tmp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.tmp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.tmp"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.tmp"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.tmp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.tmp"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.tmp"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.tmp"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.tmp"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image277.tmp"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image298.tmp"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.tmp"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.tmp"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.tmp"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image302.tmp"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image323.tmp"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image344.tmp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.tmp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.tmp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.tmp"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.tmp"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.tmp"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image365.tmp"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.tmp"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.tmp"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.tmp"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.tmp"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image267.tmp"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image288.tmp"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.tmp"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.tmp"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image313.tmp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.tmp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.tmp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.tmp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.tmp"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.tmp"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.tmp"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.tmp"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image334.tmp"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image355.tmp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.tmp"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.tmp"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.tmp"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.tmp"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.tmp"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image278.tmp"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image303.tmp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.tmp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.tmp"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.tmp"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image345.tmp"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.tmp"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.tmp"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.tmp"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.tmp"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image289.tmp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.tmp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.tmp"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.tmp"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image314.tmp"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image356.tmp"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.tmp"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.tmp"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.tmp"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.tmp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.tmp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.tmp"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.tmp"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image325.tmp"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.tmp"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.tmp"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image269.tmp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.tmp"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.tmp"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.tmp"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image336.tmp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.tmp"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.tmp"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.tmp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.tmp"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.tmp"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image291.tmp"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image305.tmp"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image347.tmp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.tmp"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.tmp"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.tmp"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.tmp"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.tmp"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.tmp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.tmp"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.tmp"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.tmp"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image316.tmp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.tmp"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.tmp"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.tmp"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image358.tmp"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.tmp"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.tmp"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image271.tmp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.tmp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.tmp"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.tmp"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image327.tmp"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.tmp"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.tmp"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.tmp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.tmp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.tmp"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.tmp"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image282.tmp"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image338.tmp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.tmp"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.tmp"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.tmp"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.tmp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.tmp"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image293.tmp"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image307.tmp"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image349.tmp"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.tmp"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.tmp"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.tmp"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.tmp"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.tmp"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image360.tmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>710803</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>63103</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2067322</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>844947</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Insight Picture 2">
           <a:extLst>
@@ -24978,56 +24977,52 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="689372" y="415579322"/>
           <a:ext cx="1393031" cy="935831"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -25305,76 +25300,76 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE804B63-25A3-4B52-872E-A23EA18C9162}">
   <dimension ref="A1:H366"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A63" workbookViewId="0">
-      <selection activeCell="C65" sqref="C65"/>
+    <sheetView tabSelected="1" topLeftCell="A365" workbookViewId="0">
+      <selection activeCell="M314" sqref="M314"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.54296875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="34.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="1"/>
+    <col min="3" max="3" width="21.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.44140625" style="1"/>
+    <col min="6" max="6" width="14.77734375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="1"/>
+    <col min="8" max="8" width="12.44140625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="13.05" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>1176</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="C1" s="3" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="str">
         <f>"2,4,5-T"</f>
         <v>2,4,5-T</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
@@ -25429,51 +25424,51 @@
         <f>"2,4-DB"</f>
         <v>2,4-DB</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="1">
         <v>4</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="str">
         <f>"Acetochlor"</f>
         <v>Acetochlor</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>15</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>22</v>
       </c>
@@ -25492,9687 +25487,9713 @@
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="1">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="str">
         <f>"Aclonifen"</f>
         <v>Aclonifen</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E7" s="1">
         <v>32</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="H7" s="6" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:8" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:8" ht="103.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="str">
         <f>"Alachlor"</f>
         <v>Alachlor</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="1">
         <v>15</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="str">
         <f>"Allidochlor/CDAA"</f>
         <v>Allidochlor/CDAA</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="1">
         <v>15</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="H9" s="6" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="str">
         <f>"Alloxydim"</f>
         <v>Alloxydim</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="str">
         <f>"Ametryne"</f>
         <v>Ametryne</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H11" s="6"/>
     </row>
-    <row r="12" spans="1:8" ht="90.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="90.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="str">
         <f>"Amicarbazone"</f>
         <v>Amicarbazone</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E12" s="1">
         <v>5</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="H12" s="6" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="str">
         <f>"Amidosulfuron"</f>
         <v>Amidosulfuron</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E13" s="1">
         <v>2</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="str">
         <f>"Aminocyclopyrachlor"</f>
         <v>Aminocyclopyrachlor</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E14" s="1">
         <v>4</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="str">
         <f>"Aminopyralid"</f>
         <v>Aminopyralid</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E15" s="1">
         <v>4</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="str">
         <f>"Amitrole"</f>
         <v>Amitrole</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E16" s="1">
         <v>0</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="str">
         <f>"Anilofos"</f>
         <v>Anilofos</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E17" s="1">
         <v>15</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="str">
         <f>"Asulam"</f>
         <v>Asulam</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E18" s="1">
         <v>18</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="H18" s="6" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="str">
         <f>"Atraton"</f>
         <v>Atraton</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" s="6" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="str">
         <f>"Atrazine"</f>
         <v>Atrazine</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E20" s="1">
         <v>5</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="str">
         <f>"Azafenidin"</f>
         <v>Azafenidin</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E21" s="1">
         <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="H21" s="6" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="str">
         <f>"Azimsulfuron"</f>
         <v>Azimsulfuron</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E22" s="1">
         <v>2</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="H22" s="6" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:8" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:8" ht="74.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="str">
         <f>"Aziprotryne/Aziprotryn"</f>
         <v>Aziprotryne/Aziprotryn</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E23" s="1">
         <v>5</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="H23" s="6" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="str">
         <f>"Barban"</f>
         <v>Barban</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E24" s="1">
         <v>23</v>
       </c>
       <c r="F24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="H24" s="6" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="str">
         <f>"Beflubutamid"</f>
         <v>Beflubutamid</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E25" s="1">
         <v>12</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" s="6" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="str">
         <f>"Benazolin-ethyl"</f>
         <v>Benazolin-ethyl</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="H26" s="6" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="27" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="str">
         <f>"Benefin/Benfluralin"</f>
         <v>Benefin/Benfluralin</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E27" s="1">
         <v>3</v>
       </c>
       <c r="F27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="H27" s="6" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:8" ht="60.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="1:8" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="str">
         <f>"Benfuresate"</f>
         <v>Benfuresate</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E28" s="1">
         <v>15</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="H28" s="6" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="str">
         <f>"Bensulfuron-methyl"</f>
         <v>Bensulfuron-methyl</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E29" s="1">
         <v>2</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" s="6" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="str">
         <f>"Bensulide"</f>
         <v>Bensulide</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E30" s="1">
         <v>0</v>
       </c>
       <c r="F30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" s="6" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="str">
         <f>"Bentazon"</f>
         <v>Bentazon</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E31" s="1">
         <v>6</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="H31" s="6" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="str">
         <f>"Benzobicyclon"</f>
         <v>Benzobicyclon</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E32" s="1">
         <v>27</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="H32" s="6" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:8" ht="106.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:8" ht="106.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="str">
         <f>"Benzofenap"</f>
         <v>Benzofenap</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E33" s="1">
         <v>27</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="H33" s="6" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:8" ht="61.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:8" ht="61.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="str">
         <f>"Benzthiazuron"</f>
         <v>Benzthiazuron</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="H34" s="6" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:8" ht="63.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:8" ht="63.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="str">
         <f>"Bialaphos/Bilanafos"</f>
         <v>Bialaphos/Bilanafos</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="H35" s="6" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="str">
         <f>"Bicyclopyrone"</f>
         <v>Bicyclopyrone</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E36" s="1">
         <v>27</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" s="6" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="str">
         <f>"Bifenox"</f>
         <v>Bifenox</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="H37" s="6" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="str">
         <f>"Bispyribac-Na"</f>
         <v>Bispyribac-Na</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E38" s="1">
         <v>2</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" s="6" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="str">
         <f>"Bixlozone"</f>
         <v>Bixlozone</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E39" s="1">
         <v>13</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H39" s="6"/>
     </row>
     <row r="40" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="str">
         <f>"Bromacil"</f>
         <v>Bromacil</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E40" s="1">
         <v>5</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="H40" s="6" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="str">
         <f>"Bromobutide"</f>
         <v>Bromobutide</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E41" s="1">
         <v>30</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" s="6" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="str">
         <f>"Bromofenoxim"</f>
         <v>Bromofenoxim</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E42" s="1">
         <v>6</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="H42" s="6" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:8" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="1:8" ht="79.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="str">
         <f>"Bromoxynil"</f>
         <v>Bromoxynil</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E43" s="1">
         <v>6</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" s="6" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="str">
         <f>"Brompyrazon"</f>
         <v>Brompyrazon</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E44" s="1">
         <v>5</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="H44" s="6" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:8" ht="67.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="1:8" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="str">
         <f>"Bromuron"</f>
         <v>Bromuron</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H45" s="6"/>
     </row>
-    <row r="46" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="str">
         <f>"Butachlor"</f>
         <v>Butachlor</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="1">
         <v>15</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H46" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="H46" s="6" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:8" ht="97.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="47" spans="1:8" ht="97.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="str">
         <f>"Butafenacil"</f>
         <v>Butafenacil</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E47" s="1">
         <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="H47" s="6" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:8" ht="93.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="48" spans="1:8" ht="93.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="str">
         <f>"Butamifos"</f>
         <v>Butamifos</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E48" s="1">
         <v>3</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="H48" s="6" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="str">
         <f>"Butenachlor"</f>
         <v>Butenachlor</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="1">
         <v>15</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="H49" s="6" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="50" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="str">
         <f>"Butralin"</f>
         <v>Butralin</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E50" s="1">
         <v>3</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="H50" s="6" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="51" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="str">
         <f>"Butroxydim"</f>
         <v>Butroxydim</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="H51" s="6" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="52" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="str">
         <f>"Buturon"</f>
         <v>Buturon</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E52" s="1">
         <v>5</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="H52" s="6" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="str">
         <f>"Butylate"</f>
         <v>Butylate</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E53" s="1">
         <v>15</v>
       </c>
       <c r="F53" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="G53" s="1" t="s">
+      <c r="H53" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="H53" s="6" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="54" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="str">
         <f>"CAMA"</f>
         <v>CAMA</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E54" s="1">
         <v>0</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H54" s="6"/>
     </row>
-    <row r="55" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="str">
         <f>"CP 17029"</f>
         <v>CP 17029</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E55" s="1">
         <v>5</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H55" s="6"/>
     </row>
-    <row r="56" spans="1:8" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="52.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="str">
         <f>"Cacodylic acid"</f>
         <v>Cacodylic acid</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E56" s="1">
         <v>0</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H56" s="6"/>
     </row>
     <row r="57" spans="1:8" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="str">
         <f>"Cafenstrole"</f>
         <v>Cafenstrole</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E57" s="1">
         <v>15</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="H57" s="6" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="58" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="str">
         <f>"Carbetamide"</f>
         <v>Carbetamide</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E58" s="1">
         <v>23</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" s="6" t="s">
         <v>231</v>
       </c>
-      <c r="H58" s="6" t="s">
-[...3 lines deleted...]
-    <row r="59" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="59" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="str">
         <f>"Carfentrazone-ethyl"</f>
         <v>Carfentrazone-ethyl</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E59" s="1">
         <v>14</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="H59" s="6" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:8" ht="88.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="60" spans="1:8" ht="88.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="str">
         <f>"Chlomethoxyfen"</f>
         <v>Chlomethoxyfen</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E60" s="1">
         <v>14</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" s="6" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="str">
         <f>"Chloramben"</f>
         <v>Chloramben</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="E61" s="1">
         <v>4</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="H61" s="6" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:8" ht="68.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="62" spans="1:8" ht="68.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="str">
         <f>"Chloranocryl/Dicryl"</f>
         <v>Chloranocryl/Dicryl</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E62" s="1">
         <v>5</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H62" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="H62" s="6" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:8" ht="91" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="63" spans="1:8" ht="91.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="str">
         <f>"Chlorazine"</f>
         <v>Chlorazine</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E63" s="1">
         <v>5</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="H63" s="6" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="64" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="str">
         <f>"Chlorbromuron"</f>
         <v>Chlorbromuron</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E64" s="1">
         <v>5</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="H64" s="6" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:8" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="65" spans="1:8" ht="103.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="str">
         <f>"Chlorbufam"</f>
         <v>Chlorbufam</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E65" s="1">
         <v>23</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="H65" s="6" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="1:8" ht="71.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="66" spans="1:8" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="str">
         <f>"Chlorfenac/Fenac"</f>
         <v>Chlorfenac/Fenac</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E66" s="1">
         <v>4</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="H66" s="6" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="67" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="str">
         <f>"Chlorfenprop"</f>
         <v>Chlorfenprop</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E67" s="1">
         <v>4</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" s="6" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="str">
         <f>"Chloridazon/Pyrazon"</f>
         <v>Chloridazon/Pyrazon</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E68" s="1">
         <v>5</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="H68" s="6" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="69" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="str">
         <f>"Chlorimuron-ethyl"</f>
         <v>Chlorimuron-ethyl</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E69" s="1">
         <v>2</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H69" s="6" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="5" t="str">
         <f>"Chlornitrofen"</f>
         <v>Chlornitrofen</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E70" s="1">
         <v>14</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H70" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="H70" s="6" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:8" ht="64" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="71" spans="1:8" ht="64.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="str">
         <f>"Chlorotoluron"</f>
         <v>Chlorotoluron</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E71" s="1">
         <v>5</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H71" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="H71" s="6" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="72" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="str">
         <f>"Chloroxuron"</f>
         <v>Chloroxuron</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E72" s="1">
         <v>5</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H72" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="H72" s="6" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:8" ht="83.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="73" spans="1:8" ht="83.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="str">
         <f>"Chlorphthalim"</f>
         <v>Chlorphthalim</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E73" s="1">
         <v>14</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H73" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="H73" s="6" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:8" ht="56.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="74" spans="1:8" ht="56.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="str">
         <f>"Chlorprocarb"</f>
         <v>Chlorprocarb</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E74" s="1">
         <v>5</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H74" s="6" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="str">
         <f>"Chlorpropham"</f>
         <v>Chlorpropham</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E75" s="1">
         <v>23</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H75" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="H75" s="6" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="76" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="str">
         <f>"Chlorsulfuron"</f>
         <v>Chlorsulfuron</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E76" s="1">
         <v>2</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H76" s="6" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="str">
         <f>"Chlorthal-dimethyl/DCPA"</f>
         <v>Chlorthal-dimethyl/DCPA</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E77" s="1">
         <v>3</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H77" s="6" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="str">
         <f>"Chlorthiamid"</f>
         <v>Chlorthiamid</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E78" s="1">
         <v>29</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H78" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="H78" s="6" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="79" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="str">
         <f>"Cinidon-ethyl"</f>
         <v>Cinidon-ethyl</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E79" s="1">
         <v>14</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H79" s="6" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="str">
         <f>"Cinmethylin"</f>
         <v>Cinmethylin</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E80" s="1">
         <v>30</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="H80" s="6" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="81" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="str">
         <f>"Cinosulfuron"</f>
         <v>Cinosulfuron</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E81" s="1">
         <v>2</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H81" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="H81" s="6" t="s">
-[...3 lines deleted...]
-    <row r="82" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="82" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="str">
         <f>"Clethodim"</f>
         <v>Clethodim</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H82" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="H82" s="6" t="s">
-[...3 lines deleted...]
-    <row r="83" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="83" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="str">
         <f>"Clodinafop-propargyl"</f>
         <v>Clodinafop-propargyl</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" s="6" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="str">
         <f>"Clofop"</f>
         <v>Clofop</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" s="6" t="s">
         <v>316</v>
       </c>
-      <c r="H84" s="6" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="85" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="str">
         <f>"Clomazone"</f>
         <v>Clomazone</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E85" s="1">
         <v>13</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="H85" s="6" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="86" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="str">
         <f>"Clomeprop"</f>
         <v>Clomeprop</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="1">
         <v>4</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="H86" s="6" t="s">
-[...3 lines deleted...]
-    <row r="87" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="87" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="str">
         <f>"Cloproxydim"</f>
         <v>Cloproxydim</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" s="6" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="str">
         <f>"Clopyralid"</f>
         <v>Clopyralid</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E88" s="1">
         <v>4</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H88" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="H88" s="6" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="89" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="str">
         <f>"Cloransulam-methyl"</f>
         <v>Cloransulam-methyl</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E89" s="1">
         <v>2</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H89" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="H89" s="6" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:8" ht="68.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="90" spans="1:8" ht="68.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="str">
         <f>"Cumyluron"</f>
         <v>Cumyluron</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E90" s="1">
         <v>30</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H90" s="6" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="5" t="str">
         <f>"Cyanazine"</f>
         <v>Cyanazine</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E91" s="1">
         <v>5</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H91" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="H91" s="6" t="s">
-[...3 lines deleted...]
-    <row r="92" spans="1:8" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="92" spans="1:8" ht="72.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="5" t="str">
         <f>"Cycloate"</f>
         <v>Cycloate</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E92" s="1">
         <v>15</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H92" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="H92" s="6" t="s">
-[...3 lines deleted...]
-    <row r="93" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="93" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="5" t="str">
         <f>"Cyclopyrimorate"</f>
         <v>Cyclopyrimorate</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E93" s="1">
         <v>33</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H93" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="H93" s="6" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="94" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="5" t="str">
         <f>"Cyclosulfamuron"</f>
         <v>Cyclosulfamuron</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E94" s="1">
         <v>2</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H94" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="H94" s="6" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="95" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="5" t="str">
         <f>"Cycloxydim"</f>
         <v>Cycloxydim</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H95" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="H95" s="6" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="96" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="str">
         <f>"Cyhalofop-butyl"</f>
         <v>Cyhalofop-butyl</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H96" s="6" t="s">
         <v>355</v>
       </c>
-      <c r="H96" s="6" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:8" ht="73" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="97" spans="1:8" ht="73.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="str">
         <f>"Cyperquat"</f>
         <v>Cyperquat</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E97" s="1">
         <v>22</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H97" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="H97" s="6" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:8" ht="70.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="98" spans="1:8" ht="70.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="str">
         <f>"Cyprazine"</f>
         <v>Cyprazine</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E98" s="1">
         <v>5</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H98" s="6" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="str">
         <f>"DMPA"</f>
         <v>DMPA</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E99" s="1">
         <v>3</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H99" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="H99" s="6" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:8" ht="95.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="100" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="str">
         <f>"DNOC"</f>
         <v>DNOC</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E100" s="1">
         <v>24</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H100" s="6" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="5" t="str">
         <f>"DSMA"</f>
         <v>DSMA</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E101" s="1">
         <v>0</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H101" s="6" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="5" t="str">
         <f>"Dalapon"</f>
         <v>Dalapon</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E102" s="1">
         <v>0</v>
       </c>
       <c r="F102" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="G102" s="1" t="s">
+      <c r="H102" s="6" t="s">
         <v>381</v>
       </c>
-      <c r="H102" s="6" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="103" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="5" t="str">
         <f>"Delachlor"</f>
         <v>Delachlor</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E103" s="1">
         <v>15</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H103" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="H103" s="6" t="s">
-[...3 lines deleted...]
-    <row r="104" spans="1:8" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="104" spans="1:8" ht="52.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="5" t="str">
         <f>"Desmedipham"</f>
         <v>Desmedipham</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E104" s="1">
         <v>5</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H104" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="H104" s="6" t="s">
-[...3 lines deleted...]
-    <row r="105" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="105" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="5" t="str">
         <f>"Desmetryne"</f>
         <v>Desmetryne</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E105" s="1">
         <v>5</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H105" s="6" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="5" t="str">
         <f>"Dicamba"</f>
         <v>Dicamba</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="E106" s="1">
         <v>4</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G106" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H106" s="6" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="5" t="str">
         <f>"Dichlobenil"</f>
         <v>Dichlobenil</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E107" s="1">
         <v>29</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H107" s="6" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="5" t="str">
         <f>"Dichlorprop"</f>
         <v>Dichlorprop</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E108" s="1">
         <v>4</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H108" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="H108" s="6" t="s">
-[...3 lines deleted...]
-    <row r="109" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="109" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="str">
         <f>"Diclofop-methyl"</f>
         <v>Diclofop-methyl</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H109" s="6" t="s">
         <v>403</v>
       </c>
-      <c r="H109" s="6" t="s">
-[...3 lines deleted...]
-    <row r="110" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="110" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="str">
         <f>"Diclosulam"</f>
         <v>Diclosulam</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E110" s="1">
         <v>2</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H110" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="H110" s="6" t="s">
-[...3 lines deleted...]
-    <row r="111" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="111" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="str">
         <f>"Diethatyl-ethyl"</f>
         <v>Diethatyl-ethyl</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E111" s="1">
         <v>15</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H111" s="6" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="str">
         <f>"Difenoxuron"</f>
         <v>Difenoxuron</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E112" s="1">
         <v>5</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H112" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="H112" s="6" t="s">
-[...3 lines deleted...]
-    <row r="113" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="113" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="str">
         <f>"Difenzoquat"</f>
         <v>Difenzoquat</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E113" s="1">
         <v>0</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G113" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H113" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="H113" s="6" t="s">
-[...3 lines deleted...]
-    <row r="114" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="114" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="str">
         <f>"Diflufenican"</f>
         <v>Diflufenican</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E114" s="1">
         <v>12</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G114" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H114" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="H114" s="6" t="s">
-[...3 lines deleted...]
-    <row r="115" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="115" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="str">
         <f>"Diflufenzopyr"</f>
         <v>Diflufenzopyr</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E115" s="1">
         <v>19</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G115" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H115" s="6" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="str">
         <f>"Dimefuron"</f>
         <v>Dimefuron</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E116" s="1">
         <v>5</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H116" s="6" t="s">
         <v>427</v>
       </c>
-      <c r="H116" s="6" t="s">
-[...3 lines deleted...]
-    <row r="117" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="117" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="str">
         <f>"Dimepiperate"</f>
         <v>Dimepiperate</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E117" s="1">
         <v>15</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H117" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="H117" s="6" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:8" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="118" spans="1:8" ht="104.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="str">
         <f>"Dimesulfazet"</f>
         <v>Dimesulfazet</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E118" s="1">
         <v>15</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="H118" s="6"/>
     </row>
     <row r="119" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="str">
         <f>"Dimethachlor"</f>
         <v>Dimethachlor</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E119" s="1">
         <v>15</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H119" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="H119" s="6" t="s">
-[...3 lines deleted...]
-    <row r="120" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="120" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="5" t="str">
         <f>"Dimethametryn"</f>
         <v>Dimethametryn</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E120" s="1">
         <v>5</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H120" s="6" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="5" t="str">
         <f>"Dimethenamid"</f>
         <v>Dimethenamid</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="1">
         <v>15</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H121" s="6" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="5" t="str">
         <f>"Dinitramine"</f>
         <v>Dinitramine</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E122" s="1">
         <v>3</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H122" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="H122" s="6" t="s">
-[...3 lines deleted...]
-    <row r="123" spans="1:8" ht="96.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="123" spans="1:8" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="5" t="str">
         <f>"Dinosam"</f>
         <v>Dinosam</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E123" s="1">
         <v>24</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H123" s="6" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="5" t="str">
         <f>"Dinoseb"</f>
         <v>Dinoseb</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E124" s="1">
         <v>24</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G124" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H124" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="H124" s="6" t="s">
-[...3 lines deleted...]
-    <row r="125" spans="1:8" ht="94.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="125" spans="1:8" ht="94.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="str">
         <f>"Dinoterb"</f>
         <v>Dinoterb</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E125" s="1">
         <v>24</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="H125" s="6" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="5" t="str">
         <f>"Diphenamid"</f>
         <v>Diphenamid</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
       <c r="E126" s="1">
         <v>0</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H126" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="H126" s="6" t="s">
-[...3 lines deleted...]
-    <row r="127" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="127" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="5" t="str">
         <f>"Dipropetryn"</f>
         <v>Dipropetryn</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E127" s="1">
         <v>5</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="H127" s="6" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="5" t="str">
         <f>"Diquat"</f>
         <v>Diquat</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="E128" s="1">
         <v>22</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H128" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="H128" s="6" t="s">
-[...3 lines deleted...]
-    <row r="129" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="129" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="5" t="str">
         <f>"Dithiopyr"</f>
         <v>Dithiopyr</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E129" s="1">
         <v>3</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H129" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="H129" s="6" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:8" ht="68.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="130" spans="1:8" ht="68.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="5" t="str">
         <f>"Diuron"</f>
         <v>Diuron</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E130" s="1">
         <v>5</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H130" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="H130" s="6" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:8" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="131" spans="1:8" ht="72.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="5" t="str">
         <f>"Dymron/Daimuron"</f>
         <v>Dymron/Daimuron</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E131" s="1">
         <v>0</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H131" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="H131" s="6" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="132" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="5" t="str">
         <f>"EPTC"</f>
         <v>EPTC</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E132" s="1">
         <v>15</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H132" s="6" t="s">
         <v>474</v>
       </c>
-      <c r="H132" s="6" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:8" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="133" spans="1:8" ht="85.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="5" t="str">
         <f>"Eglinazine-ethyl"</f>
         <v>Eglinazine-ethyl</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E133" s="1">
         <v>5</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H133" s="6" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="5" t="str">
         <f>"Endothal"</f>
         <v>Endothal</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E134" s="1">
         <v>31</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H134" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="H134" s="6" t="s">
-[...3 lines deleted...]
-    <row r="135" spans="1:8" ht="98.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="135" spans="1:8" ht="98.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="5" t="str">
         <f>"Epyrifenacil"</f>
         <v>Epyrifenacil</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E135" s="1">
         <v>14</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6"/>
     </row>
-    <row r="136" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="5" t="str">
         <f>"Esprocarb"</f>
         <v>Esprocarb</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E136" s="1">
         <v>15</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G136" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H136" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="H136" s="6" t="s">
-[...3 lines deleted...]
-    <row r="137" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="137" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="5" t="str">
         <f>"Ethalfluralin"</f>
         <v>Ethalfluralin</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E137" s="1">
         <v>3</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G137" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H137" s="6" t="s">
         <v>489</v>
       </c>
-      <c r="H137" s="6" t="s">
-[...3 lines deleted...]
-    <row r="138" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="138" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="5" t="str">
         <f>"Ethametsulfuron-methyl"</f>
         <v>Ethametsulfuron-methyl</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E138" s="1">
         <v>2</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H138" s="6" t="s">
         <v>492</v>
       </c>
-      <c r="H138" s="6" t="s">
-[...3 lines deleted...]
-    <row r="139" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="139" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="5" t="str">
         <f>"Ethidimuron"</f>
         <v>Ethidimuron</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E139" s="1">
         <v>5</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H139" s="6" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="5" t="str">
         <f>"Ethiozin"</f>
         <v>Ethiozin</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="E140" s="1">
         <v>5</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G140" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H140" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="H140" s="6" t="s">
-[...3 lines deleted...]
-    <row r="141" spans="1:8" ht="60.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="141" spans="1:8" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="5" t="str">
         <f>"Ethofumesate"</f>
         <v>Ethofumesate</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E141" s="1">
         <v>15</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H141" s="6" t="s">
         <v>502</v>
       </c>
-      <c r="H141" s="6" t="s">
-[...3 lines deleted...]
-    <row r="142" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="142" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="5" t="str">
         <f>"Ethoxysulfuron"</f>
         <v>Ethoxysulfuron</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E142" s="1">
         <v>2</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H142" s="6" t="s">
         <v>505</v>
       </c>
-      <c r="H142" s="6" t="s">
-[...3 lines deleted...]
-    <row r="143" spans="1:8" ht="94.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="143" spans="1:8" ht="94.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="5" t="str">
         <f>"Etinofen"</f>
         <v>Etinofen</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E143" s="1">
         <v>24</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H143" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="H143" s="6" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="144" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="5" t="str">
         <f>"Etobenzanid"</f>
         <v>Etobenzanid</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E144" s="1">
         <v>0</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H144" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="H144" s="6" t="s">
-[...3 lines deleted...]
-    <row r="145" spans="1:8" ht="70.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="145" spans="1:8" ht="70.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="5" t="str">
         <f>"Fenoprop"</f>
         <v>Fenoprop</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E145" s="1">
         <v>4</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H145" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="H145" s="6" t="s">
-[...3 lines deleted...]
-    <row r="146" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="146" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="5" t="str">
         <f>"Fenoxaprop-ethyl"</f>
         <v>Fenoxaprop-ethyl</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H146" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="H146" s="6" t="s">
-[...3 lines deleted...]
-    <row r="147" spans="1:8" ht="81.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="147" spans="1:8" ht="81.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="5" t="str">
         <f>"Fenoxasulfone"</f>
         <v>Fenoxasulfone</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="E147" s="1">
         <v>15</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H147" s="6" t="s">
         <v>521</v>
       </c>
-      <c r="H147" s="6" t="s">
-[...3 lines deleted...]
-    <row r="148" spans="1:8" ht="102.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="148" spans="1:8" ht="102.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="5" t="str">
         <f>"Fenquinotrione"</f>
         <v>Fenquinotrione</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E148" s="1">
         <v>27</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H148" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="H148" s="6" t="s">
-[...3 lines deleted...]
-    <row r="149" spans="1:8" ht="94.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="149" spans="1:8" ht="94.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="5" t="str">
         <f>"Fenthiaprop"</f>
         <v>Fenthiaprop</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H149" s="6" t="s">
         <v>527</v>
       </c>
-      <c r="H149" s="6" t="s">
-[...3 lines deleted...]
-    <row r="150" spans="1:8" ht="83.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="150" spans="1:8" ht="83.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="5" t="str">
         <f>"Fentrazamide"</f>
         <v>Fentrazamide</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E150" s="1">
         <v>15</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H150" s="6" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="5" t="str">
         <f>"Fenuron"</f>
         <v>Fenuron</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E151" s="1">
         <v>5</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H151" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="H151" s="6" t="s">
-[...3 lines deleted...]
-    <row r="152" spans="1:8" ht="99.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="152" spans="1:8" ht="99.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="5" t="str">
         <f>"Flamprop-m"</f>
         <v>Flamprop-m</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>536</v>
       </c>
       <c r="E152" s="1">
         <v>0</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H152" s="6" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="5" t="str">
         <f>"Flazasulfuron"</f>
         <v>Flazasulfuron</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E153" s="1">
         <v>2</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H153" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="H153" s="6" t="s">
-[...3 lines deleted...]
-    <row r="154" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="154" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="5" t="str">
         <f>"Florasulam"</f>
         <v>Florasulam</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E154" s="1">
         <v>2</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H154" s="6" t="s">
         <v>543</v>
       </c>
-      <c r="H154" s="6" t="s">
-[...3 lines deleted...]
-    <row r="155" spans="1:8" ht="95.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="155" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="5" t="str">
         <f>"Florpyrauxifen"</f>
         <v>Florpyrauxifen</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E155" s="1">
         <v>4</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H155" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="H155" s="6" t="s">
-[...3 lines deleted...]
-    <row r="156" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="156" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="5" t="str">
         <f>"Fluazifop-butyl"</f>
         <v>Fluazifop-butyl</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H156" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="H156" s="6" t="s">
-[...3 lines deleted...]
-    <row r="157" spans="1:8" ht="90.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="157" spans="1:8" ht="90.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="5" t="str">
         <f>"Flucarbazone-Na"</f>
         <v>Flucarbazone-Na</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
       <c r="E157" s="1">
         <v>2</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H157" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="H157" s="6" t="s">
-[...3 lines deleted...]
-    <row r="158" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="158" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="5" t="str">
         <f>"Flucetosulfuron"</f>
         <v>Flucetosulfuron</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E158" s="1">
         <v>2</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H158" s="6" t="s">
         <v>557</v>
       </c>
-      <c r="H158" s="6" t="s">
-[...3 lines deleted...]
-    <row r="159" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="159" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="5" t="str">
         <f>"Fluchloralin"</f>
         <v>Fluchloralin</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E159" s="1">
         <v>3</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H159" s="6" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="5" t="str">
         <f>"Flufenacet"</f>
         <v>Flufenacet</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E160" s="1">
         <v>15</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H160" s="6" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="5" t="str">
         <f>"Flumetsulam"</f>
         <v>Flumetsulam</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E161" s="1">
         <v>2</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H161" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="H161" s="6" t="s">
-[...3 lines deleted...]
-    <row r="162" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="162" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="5" t="str">
         <f>"Flumiclorac-pentyl"</f>
         <v>Flumiclorac-pentyl</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E162" s="1">
         <v>14</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H162" s="6" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="5" t="str">
         <f>"Flumioxazin"</f>
         <v>Flumioxazin</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E163" s="1">
         <v>14</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H163" s="6" t="s">
         <v>573</v>
       </c>
-      <c r="H163" s="6" t="s">
-[...3 lines deleted...]
-    <row r="164" spans="1:8" ht="84.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="164" spans="1:8" ht="84.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="5" t="str">
         <f>"Flumipropyn"</f>
         <v>Flumipropyn</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E164" s="1">
         <v>14</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H164" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="H164" s="6" t="s">
-[...3 lines deleted...]
-    <row r="165" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="165" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="5" t="str">
         <f>"Fluometuron"</f>
         <v>Fluometuron</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E165" s="1">
         <v>5</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H165" s="6" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="5" t="str">
         <f>"Fluorodifen"</f>
         <v>Fluorodifen</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E166" s="1">
         <v>14</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H166" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="H166" s="6" t="s">
-[...3 lines deleted...]
-    <row r="167" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="167" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="5" t="str">
         <f>"Fluoroglycofen-ethyl"</f>
         <v>Fluoroglycofen-ethyl</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E167" s="1">
         <v>14</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H167" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="H167" s="6" t="s">
-[...3 lines deleted...]
-    <row r="168" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="168" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="5" t="str">
         <f>"Fluoronitrofen"</f>
         <v>Fluoronitrofen</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E168" s="1">
         <v>14</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G168" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H168" s="6" t="s">
         <v>588</v>
       </c>
-      <c r="H168" s="6" t="s">
-[...3 lines deleted...]
-    <row r="169" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="169" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="5" t="str">
         <f>"Fluothiuron"</f>
         <v>Fluothiuron</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E169" s="1">
         <v>5</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H169" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="H169" s="6" t="s">
-[...3 lines deleted...]
-    <row r="170" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="170" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="5" t="str">
         <f>"Flupoxam"</f>
         <v>Flupoxam</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E170" s="1">
         <v>29</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H170" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="H170" s="6" t="s">
-[...3 lines deleted...]
-    <row r="171" spans="1:8" ht="61.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="171" spans="1:8" ht="61.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="5" t="str">
         <f>"Flupropanate"</f>
         <v>Flupropanate</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E171" s="1">
         <v>0</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H171" s="6" t="s">
         <v>597</v>
       </c>
-      <c r="H171" s="6" t="s">
-[...3 lines deleted...]
-    <row r="172" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="172" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="5" t="str">
         <f>"Flupyrsulfuron-methyl-Na"</f>
         <v>Flupyrsulfuron-methyl-Na</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E172" s="1">
         <v>2</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H172" s="6" t="s">
         <v>600</v>
       </c>
-      <c r="H172" s="6" t="s">
-[...3 lines deleted...]
-    <row r="173" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="173" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="5" t="str">
         <f>"Fluridone"</f>
         <v>Fluridone</v>
       </c>
       <c r="B173" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D173" s="1" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E173" s="1">
         <v>12</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H173" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="H173" s="6" t="s">
-[...3 lines deleted...]
-    <row r="174" spans="1:8" ht="85.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="174" spans="1:8" ht="85.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="5" t="str">
         <f>"Flurochloridone"</f>
         <v>Flurochloridone</v>
       </c>
       <c r="B174" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D174" s="1" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
       <c r="E174" s="1">
         <v>12</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H174" s="6" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="5" t="str">
         <f>"Fluroxypyr"</f>
         <v>Fluroxypyr</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="E175" s="1">
         <v>4</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H175" s="6" t="s">
         <v>612</v>
       </c>
-      <c r="H175" s="6" t="s">
-[...3 lines deleted...]
-    <row r="176" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="176" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="5" t="str">
         <f>"Flurtamone"</f>
         <v>Flurtamone</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="E176" s="1">
         <v>12</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G176" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H176" s="6" t="s">
         <v>615</v>
       </c>
-      <c r="H176" s="6" t="s">
-[...3 lines deleted...]
-    <row r="177" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="177" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="5" t="str">
         <f>"Fluthiacet-methyl"</f>
         <v>Fluthiacet-methyl</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E177" s="1">
         <v>14</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H177" s="6" t="s">
         <v>618</v>
       </c>
-      <c r="H177" s="6" t="s">
-[...3 lines deleted...]
-    <row r="178" spans="1:8" ht="106.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="178" spans="1:8" ht="106.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="5" t="str">
         <f>"Fomesafen"</f>
         <v>Fomesafen</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E178" s="1">
         <v>14</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H178" s="6" t="s">
         <v>621</v>
       </c>
-      <c r="H178" s="6" t="s">
-[...3 lines deleted...]
-    <row r="179" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="179" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="5" t="str">
         <f>"Foramsulfuron"</f>
         <v>Foramsulfuron</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E179" s="1">
         <v>2</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H179" s="6" t="s">
         <v>624</v>
       </c>
-      <c r="H179" s="6" t="s">
-[...3 lines deleted...]
-    <row r="180" spans="1:8" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="180" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="5" t="str">
         <f>"Fosamine"</f>
         <v>Fosamine</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E180" s="1">
         <v>0</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H180" s="6" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="5" t="str">
         <f>"Glufosinate-ammonium"</f>
         <v>Glufosinate-ammonium</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E181" s="1">
         <v>10</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H181" s="6" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="5" t="str">
         <f>"Glyphosate"</f>
         <v>Glyphosate</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E182" s="1">
         <v>9</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H182" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="H182" s="6" t="s">
-[...3 lines deleted...]
-    <row r="183" spans="1:8" ht="95.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="183" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="5" t="str">
         <f>"Halauxifen"</f>
         <v>Halauxifen</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E183" s="1">
         <v>4</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H183" s="6" t="s">
         <v>638</v>
       </c>
-      <c r="H183" s="6" t="s">
-[...3 lines deleted...]
-    <row r="184" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="184" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="5" t="str">
         <f>"Halosulfuron-methyl"</f>
         <v>Halosulfuron-methyl</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E184" s="1">
         <v>2</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G184" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H184" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="H184" s="6" t="s">
-[...3 lines deleted...]
-    <row r="185" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="185" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="5" t="str">
         <f>"Haloxyfop-methyl"</f>
         <v>Haloxyfop-methyl</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H185" s="6" t="s">
         <v>644</v>
       </c>
-      <c r="H185" s="6" t="s">
-[...3 lines deleted...]
-    <row r="186" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="186" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="5" t="str">
         <f>"Hexazinone"</f>
         <v>Hexazinone</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E186" s="1">
         <v>5</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G186" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H186" s="6" t="s">
         <v>647</v>
       </c>
-      <c r="H186" s="6" t="s">
-[...3 lines deleted...]
-    <row r="187" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="187" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="5" t="str">
         <f>"Icafolin-methyl"</f>
         <v>Icafolin-methyl</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E187" s="1">
         <v>23</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="H187" s="6"/>
     </row>
-    <row r="188" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="5" t="str">
         <f>"Imazamethabenz-methyl"</f>
         <v>Imazamethabenz-methyl</v>
       </c>
       <c r="B188" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
       <c r="E188" s="1">
         <v>2</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H188" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="H188" s="6" t="s">
-[...3 lines deleted...]
-    <row r="189" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="189" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="5" t="str">
         <f>"Imazamox"</f>
         <v>Imazamox</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E189" s="1">
         <v>2</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H189" s="6" t="s">
         <v>656</v>
       </c>
-      <c r="H189" s="6" t="s">
-[...3 lines deleted...]
-    <row r="190" spans="1:8" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="190" spans="1:8" ht="104.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="5" t="str">
         <f>"Imazapic"</f>
         <v>Imazapic</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E190" s="1">
         <v>2</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H190" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="H190" s="6" t="s">
-[...3 lines deleted...]
-    <row r="191" spans="1:8" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="191" spans="1:8" ht="104.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="5" t="str">
         <f>"Imazapyr"</f>
         <v>Imazapyr</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E191" s="1">
         <v>2</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H191" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="H191" s="6" t="s">
-[...3 lines deleted...]
-    <row r="192" spans="1:8" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="192" spans="1:8" ht="104.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="5" t="str">
         <f>"Imazaquin"</f>
         <v>Imazaquin</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E192" s="1">
         <v>2</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H192" s="6" t="s">
         <v>665</v>
       </c>
-      <c r="H192" s="6" t="s">
-[...3 lines deleted...]
-    <row r="193" spans="1:8" ht="104.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="193" spans="1:8" ht="104.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="5" t="str">
         <f>"Imazethapyr"</f>
         <v>Imazethapyr</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="E193" s="1">
         <v>2</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G193" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H193" s="6" t="s">
         <v>668</v>
       </c>
-      <c r="H193" s="6" t="s">
-[...3 lines deleted...]
-    <row r="194" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="194" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="5" t="str">
         <f>"Imazosulfuron"</f>
         <v>Imazosulfuron</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E194" s="1">
         <v>2</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H194" s="6" t="s">
         <v>671</v>
       </c>
-      <c r="H194" s="6" t="s">
-[...3 lines deleted...]
-    <row r="195" spans="1:8" ht="95.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="195" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="5" t="str">
         <f>"Indanofan"</f>
         <v>Indanofan</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="E195" s="1">
         <v>15</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H195" s="6" t="s">
         <v>675</v>
       </c>
-      <c r="H195" s="6" t="s">
-[...3 lines deleted...]
-    <row r="196" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="196" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="5" t="str">
         <f>"Indaziflam"</f>
         <v>Indaziflam</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
       <c r="E196" s="1">
         <v>29</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H196" s="6" t="s">
         <v>679</v>
       </c>
-      <c r="H196" s="6" t="s">
-[...3 lines deleted...]
-    <row r="197" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="197" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="5" t="str">
         <f>"Iodosulfuron-methyl-Na"</f>
         <v>Iodosulfuron-methyl-Na</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E197" s="1">
         <v>2</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H197" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="H197" s="6" t="s">
-[...3 lines deleted...]
-    <row r="198" spans="1:8" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="198" spans="1:8" ht="79.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="str">
         <f>"Ioxynil"</f>
         <v>Ioxynil</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E198" s="1">
         <v>6</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H198" s="6" t="s">
         <v>685</v>
       </c>
-      <c r="H198" s="6" t="s">
-[...3 lines deleted...]
-    <row r="199" spans="1:8" ht="91" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="199" spans="1:8" ht="91.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="5" t="str">
         <f>"Ipazine"</f>
         <v>Ipazine</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E199" s="1">
         <v>5</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H199" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="H199" s="6" t="s">
-[...3 lines deleted...]
-    <row r="200" spans="1:8" ht="86.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="200" spans="1:8" ht="86.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="5" t="str">
         <f>"Ipfencarbazone"</f>
         <v>Ipfencarbazone</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E200" s="1">
         <v>15</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G200" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H200" s="6" t="s">
         <v>691</v>
       </c>
-      <c r="H200" s="6" t="s">
-[...3 lines deleted...]
-    <row r="201" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="201" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="5" t="str">
         <f>"Iptriazopyrid"</f>
         <v>Iptriazopyrid</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>693</v>
-      </c>
-[...4 lines deleted...]
-        <v>694</v>
       </c>
       <c r="E201" s="1">
         <v>27</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="H201" s="6"/>
     </row>
-    <row r="202" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="5" t="str">
         <f>"Isocil"</f>
         <v>Isocil</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E202" s="1">
         <v>5</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G202" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H202" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="H202" s="6" t="s">
-[...3 lines deleted...]
-    <row r="203" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="203" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="5" t="str">
         <f>"Isomethiozin"</f>
         <v>Isomethiozin</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E203" s="1">
         <v>5</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G203" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H203" s="6" t="s">
         <v>700</v>
       </c>
-      <c r="H203" s="6" t="s">
-[...3 lines deleted...]
-    <row r="204" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="204" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="5" t="str">
         <f>"Isopropalin"</f>
         <v>Isopropalin</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E204" s="1">
         <v>3</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H204" s="6" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="5" t="str">
         <f>"Isoproturon"</f>
         <v>Isoproturon</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E205" s="1">
         <v>5</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H205" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="H205" s="6" t="s">
-[...3 lines deleted...]
-    <row r="206" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="206" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="5" t="str">
         <f>"Isouron"</f>
         <v>Isouron</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E206" s="1">
         <v>5</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H206" s="6" t="s">
         <v>709</v>
       </c>
-      <c r="H206" s="6" t="s">
-[...3 lines deleted...]
-    <row r="207" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="207" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="5" t="str">
         <f>"Isoxaben"</f>
         <v>Isoxaben</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E207" s="1">
         <v>29</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H207" s="6" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="5" t="str">
         <f>"Isoxaflutole"</f>
         <v>Isoxaflutole</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E208" s="1">
         <v>27</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H208" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="H208" s="6" t="s">
-[...3 lines deleted...]
-    <row r="209" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="209" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="5" t="str">
         <f>"Isoxapyrifop"</f>
         <v>Isoxapyrifop</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G209" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H209" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="H209" s="6" t="s">
-[...3 lines deleted...]
-    <row r="210" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="210" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="5" t="str">
         <f>"Lactofen"</f>
         <v>Lactofen</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E210" s="1">
         <v>14</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G210" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H210" s="6" t="s">
         <v>721</v>
       </c>
-      <c r="H210" s="6" t="s">
-[...3 lines deleted...]
-    <row r="211" spans="1:8" ht="89.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="211" spans="1:8" ht="89.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="5" t="str">
         <f>"Lenacil"</f>
         <v>Lenacil</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E211" s="1">
         <v>5</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G211" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H211" s="6" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="5" t="str">
         <f>"Linuron"</f>
         <v>Linuron</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E212" s="1">
         <v>5</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G212" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H212" s="6" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="5" t="str">
         <f>"MCPA"</f>
         <v>MCPA</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E213" s="1">
         <v>4</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G213" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H213" s="6" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="5" t="str">
         <f>"MCPB"</f>
         <v>MCPB</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E214" s="1">
         <v>4</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G214" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H214" s="6" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="5" t="str">
         <f>"MSMA"</f>
         <v>MSMA</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E215" s="1">
         <v>0</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G215" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H215" s="6" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="5" t="str">
         <f>"Mecoprop"</f>
         <v>Mecoprop</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E216" s="1">
         <v>4</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G216" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H216" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="H216" s="6" t="s">
-[...3 lines deleted...]
-    <row r="217" spans="1:8" ht="95.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="217" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="5" t="str">
         <f>"Medinoterb"</f>
         <v>Medinoterb</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E217" s="1">
         <v>24</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="H217" s="6" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" ht="80.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="80.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="5" t="str">
         <f>"Mefenacet"</f>
         <v>Mefenacet</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E218" s="1">
         <v>15</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G218" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H218" s="6" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="5" t="str">
         <f>"Mefluidide"</f>
         <v>Mefluidide</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="E219" s="1">
         <v>0</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G219" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H219" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="H219" s="6" t="s">
-[...3 lines deleted...]
-    <row r="220" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="220" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="5" t="str">
         <f>"Mesosulfuron-methyl"</f>
         <v>Mesosulfuron-methyl</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E220" s="1">
         <v>2</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G220" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H220" s="6" t="s">
         <v>751</v>
       </c>
-      <c r="H220" s="6" t="s">
-[...3 lines deleted...]
-    <row r="221" spans="1:8" ht="93.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="221" spans="1:8" ht="93.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="5" t="str">
         <f>"Mesotrione"</f>
         <v>Mesotrione</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E221" s="1">
         <v>27</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G221" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H221" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="H221" s="6" t="s">
-[...3 lines deleted...]
-    <row r="222" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="222" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="5" t="str">
         <f>"Metamifop"</f>
         <v>Metamifop</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G222" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H222" s="6" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="5" t="str">
         <f>"Metamitron"</f>
         <v>Metamitron</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E223" s="1">
         <v>5</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G223" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H223" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="H223" s="6" t="s">
-[...3 lines deleted...]
-    <row r="224" spans="1:8" ht="91" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="224" spans="1:8" ht="91.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="5" t="str">
         <f>"Metazachlor"</f>
         <v>Metazachlor</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E224" s="1">
         <v>15</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G224" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H224" s="6" t="s">
         <v>763</v>
       </c>
-      <c r="H224" s="6" t="s">
-[...3 lines deleted...]
-    <row r="225" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="225" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="5" t="str">
         <f>"Metazosulfuron"</f>
         <v>Metazosulfuron</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E225" s="1">
         <v>2</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G225" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H225" s="6" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="5" t="str">
         <f>"Methabenzthiazuron"</f>
         <v>Methabenzthiazuron</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E226" s="1">
         <v>5</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G226" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H226" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="H226" s="6" t="s">
-[...3 lines deleted...]
-    <row r="227" spans="1:8" ht="71.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="227" spans="1:8" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="5" t="str">
         <f>"Methiozolin"</f>
         <v>Methiozolin</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E227" s="1">
         <v>30</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G227" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H227" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="H227" s="6" t="s">
-[...3 lines deleted...]
-    <row r="228" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="228" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="5" t="str">
         <f>"Methoprotryne/Methoprotryn"</f>
         <v>Methoprotryne/Methoprotryn</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E228" s="1">
         <v>5</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G228" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H228" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="H228" s="6" t="s">
-[...3 lines deleted...]
-    <row r="229" spans="1:8" ht="71.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="229" spans="1:8" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="5" t="str">
         <f>"Methyldymron"</f>
         <v>Methyldymron</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="E229" s="1">
         <v>0</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="H229" s="6" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="5" t="str">
         <f>"Metobenzuron"</f>
         <v>Metobenzuron</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E230" s="1">
         <v>5</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G230" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H230" s="6" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="5" t="str">
         <f>"Metobromuron"</f>
         <v>Metobromuron</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E231" s="1">
         <v>5</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G231" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H231" s="6" t="s">
         <v>783</v>
       </c>
-      <c r="H231" s="6" t="s">
-[...3 lines deleted...]
-    <row r="232" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="232" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="5" t="str">
         <f>"Metolachlor"</f>
         <v>Metolachlor</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E232" s="1">
         <v>15</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="H232" s="6" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="5" t="str">
         <f>"Metosulam"</f>
         <v>Metosulam</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E233" s="1">
         <v>2</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G233" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H233" s="6" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="5" t="str">
         <f>"Metoxuron"</f>
         <v>Metoxuron</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E234" s="1">
         <v>5</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G234" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H234" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="H234" s="6" t="s">
-[...3 lines deleted...]
-    <row r="235" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="235" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="5" t="str">
         <f>"Metproxybicyclone"</f>
         <v>Metproxybicyclone</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="H235" s="6"/>
     </row>
-    <row r="236" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="5" t="str">
         <f>"Metribuzin"</f>
         <v>Metribuzin</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E236" s="1">
         <v>5</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G236" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H236" s="6" t="s">
         <v>796</v>
       </c>
-      <c r="H236" s="6" t="s">
-[...3 lines deleted...]
-    <row r="237" spans="1:8" ht="97.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="237" spans="1:8" ht="97.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="5" t="str">
         <f>"Metsulfuron-methyl"</f>
         <v>Metsulfuron-methyl</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E237" s="1">
         <v>2</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G237" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H237" s="6" t="s">
         <v>799</v>
       </c>
-      <c r="H237" s="6" t="s">
-[...3 lines deleted...]
-    <row r="238" spans="1:8" ht="70.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="238" spans="1:8" ht="70.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="5" t="str">
         <f>"Molinate"</f>
         <v>Molinate</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E238" s="1">
         <v>15</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G238" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H238" s="6" t="s">
         <v>802</v>
       </c>
-      <c r="H238" s="6" t="s">
-[...3 lines deleted...]
-    <row r="239" spans="1:8" ht="66.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="239" spans="1:8" ht="66.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="5" t="str">
         <f>"Monalide"</f>
         <v>Monalide</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="E239" s="1">
         <v>0</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G239" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H239" s="6" t="s">
         <v>805</v>
       </c>
-      <c r="H239" s="6" t="s">
-[...3 lines deleted...]
-    <row r="240" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="240" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="5" t="str">
         <f>"Monolinuron"</f>
         <v>Monolinuron</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E240" s="1">
         <v>5</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H240" s="6" t="s">
         <v>808</v>
       </c>
-      <c r="H240" s="6" t="s">
-[...3 lines deleted...]
-    <row r="241" spans="1:8" ht="68.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="241" spans="1:8" ht="68.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="5" t="str">
         <f>"Monuron"</f>
         <v>Monuron</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E241" s="1">
         <v>5</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G241" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H241" s="6" t="s">
         <v>811</v>
       </c>
-      <c r="H241" s="6" t="s">
-[...3 lines deleted...]
-    <row r="242" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="242" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="5" t="str">
         <f>"Morfamquat"</f>
         <v>Morfamquat</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="E242" s="1">
         <v>22</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G242" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H242" s="6" t="s">
         <v>814</v>
       </c>
-      <c r="H242" s="6" t="s">
-[...3 lines deleted...]
-    <row r="243" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="243" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="5" t="str">
         <f>"Naproanilide"</f>
         <v>Naproanilide</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="E243" s="1">
         <v>0</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G243" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H243" s="6" t="s">
         <v>817</v>
       </c>
-      <c r="H243" s="6" t="s">
-[...3 lines deleted...]
-    <row r="244" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="244" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="5" t="str">
         <f>"Napropamide"</f>
         <v>Napropamide</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="E244" s="1">
         <v>0</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G244" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H244" s="6" t="s">
         <v>820</v>
       </c>
-      <c r="H244" s="6" t="s">
-[...3 lines deleted...]
-    <row r="245" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="245" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="5" t="str">
         <f>"Naptalam"</f>
         <v>Naptalam</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E245" s="1">
         <v>19</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G245" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H245" s="6" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="5" t="str">
         <f>"Neburon"</f>
         <v>Neburon</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E246" s="1">
         <v>5</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G246" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H246" s="6" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="5" t="str">
         <f>"Nicosulfuron"</f>
         <v>Nicosulfuron</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E247" s="1">
         <v>2</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="H247" s="6" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="5" t="str">
         <f>"Nitralin"</f>
         <v>Nitralin</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E248" s="1">
         <v>3</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G248" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H248" s="6" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="5" t="str">
         <f>"Nitrofen"</f>
         <v>Nitrofen</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E249" s="1">
         <v>14</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G249" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H249" s="6" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="5" t="str">
         <f>"Norflurazon"</f>
         <v>Norflurazon</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="E250" s="1">
         <v>12</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G250" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H250" s="6" t="s">
         <v>837</v>
       </c>
-      <c r="H250" s="6" t="s">
-[...3 lines deleted...]
-    <row r="251" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="251" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="5" t="str">
         <f>"Oleic acid"</f>
         <v>Oleic acid</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="E251" s="1">
         <v>0</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G251" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H251" s="6" t="s">
         <v>840</v>
       </c>
-      <c r="H251" s="6" t="s">
-[...3 lines deleted...]
-    <row r="252" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="252" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="5" t="str">
         <f>"Orbencarb"</f>
         <v>Orbencarb</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E252" s="1">
         <v>15</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H252" s="6" t="s">
         <v>843</v>
       </c>
-      <c r="H252" s="6" t="s">
-[...3 lines deleted...]
-    <row r="253" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="253" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="5" t="str">
         <f>"Orthosulfamuron"</f>
         <v>Orthosulfamuron</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E253" s="1">
         <v>2</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G253" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H253" s="6" t="s">
         <v>846</v>
       </c>
-      <c r="H253" s="6" t="s">
-[...3 lines deleted...]
-    <row r="254" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="254" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="5" t="str">
         <f>"Oryzalin"</f>
         <v>Oryzalin</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E254" s="1">
         <v>3</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G254" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H254" s="6" t="s">
         <v>849</v>
       </c>
-      <c r="H254" s="6" t="s">
-[...3 lines deleted...]
-    <row r="255" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="255" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="5" t="str">
         <f>"Oxadiargyl"</f>
         <v>Oxadiargyl</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="E255" s="1">
         <v>14</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G255" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H255" s="6" t="s">
         <v>853</v>
       </c>
-      <c r="H255" s="6" t="s">
-[...3 lines deleted...]
-    <row r="256" spans="1:8" ht="82" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="256" spans="1:8" ht="82.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="5" t="str">
         <f>"Oxadiazon"</f>
         <v>Oxadiazon</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="E256" s="1">
         <v>14</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G256" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H256" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="H256" s="6" t="s">
-[...3 lines deleted...]
-    <row r="257" spans="1:8" ht="97.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="257" spans="1:8" ht="97.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="str">
         <f>"Oxasulfuron"</f>
         <v>Oxasulfuron</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E257" s="1">
         <v>2</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G257" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H257" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="H257" s="6" t="s">
-[...3 lines deleted...]
-    <row r="258" spans="1:8" ht="92.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="258" spans="1:8" ht="92.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="5" t="str">
         <f>"Oxaziclomefone"</f>
         <v>Oxaziclomefone</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E258" s="1">
         <v>30</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G258" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H258" s="6" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="5" t="str">
         <f>"Oxyfluorfen"</f>
         <v>Oxyfluorfen</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E259" s="1">
         <v>14</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G259" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H259" s="6" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="5" t="str">
         <f>"Parafluron"</f>
         <v>Parafluron</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E260" s="1">
         <v>5</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="H260" s="6" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" ht="84.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="84.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="5" t="str">
         <f>"Paraquat"</f>
         <v>Paraquat</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="E261" s="1">
         <v>22</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H261" s="6" t="s">
         <v>870</v>
       </c>
-      <c r="H261" s="6" t="s">
-[...3 lines deleted...]
-    <row r="262" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="262" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="5" t="str">
         <f>"Pebulate"</f>
         <v>Pebulate</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E262" s="1">
         <v>15</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G262" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H262" s="6" t="s">
         <v>873</v>
       </c>
-      <c r="H262" s="6" t="s">
-[...3 lines deleted...]
-    <row r="263" spans="1:8" ht="47.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="263" spans="1:8" ht="47.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="5" t="str">
         <f>"Pelargonic acid"</f>
         <v>Pelargonic acid</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E263" s="1">
         <v>0</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G263" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H263" s="6" t="s">
         <v>876</v>
       </c>
-      <c r="H263" s="6" t="s">
-[...3 lines deleted...]
-    <row r="264" spans="1:8" ht="94.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="264" spans="1:8" ht="94.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="5" t="str">
         <f>"Pendimethalin"</f>
         <v>Pendimethalin</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E264" s="1">
         <v>3</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G264" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H264" s="6" t="s">
         <v>879</v>
       </c>
-      <c r="H264" s="6" t="s">
-[...3 lines deleted...]
-    <row r="265" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="265" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="5" t="str">
         <f>"Penoxsulam"</f>
         <v>Penoxsulam</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>881</v>
-      </c>
-[...4 lines deleted...]
-        <v>882</v>
       </c>
       <c r="E265" s="1">
         <v>2</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G265" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H265" s="6" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="5" t="str">
         <f>"Pentanochlor"</f>
         <v>Pentanochlor</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E266" s="1">
         <v>5</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="H266" s="6" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" ht="92.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="92.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="5" t="str">
         <f>"Pentoxazone"</f>
         <v>Pentoxazone</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E267" s="1">
         <v>14</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G267" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H267" s="6" t="s">
         <v>888</v>
       </c>
-      <c r="H267" s="6" t="s">
-[...3 lines deleted...]
-    <row r="268" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="268" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="5" t="str">
         <f>"Perfluidone"</f>
         <v>Perfluidone</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="E268" s="1">
         <v>0</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G268" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H268" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="H268" s="6" t="s">
-[...3 lines deleted...]
-    <row r="269" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="269" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="5" t="str">
         <f>"Pethoxamid"</f>
         <v>Pethoxamid</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E269" s="1">
         <v>15</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G269" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H269" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="H269" s="6" t="s">
-[...3 lines deleted...]
-    <row r="270" spans="1:8" ht="73" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="270" spans="1:8" ht="73.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="5" t="str">
         <f>"Phenisopham"</f>
         <v>Phenisopham</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E270" s="1">
         <v>5</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G270" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H270" s="6" t="s">
         <v>897</v>
       </c>
-      <c r="H270" s="6" t="s">
-[...3 lines deleted...]
-    <row r="271" spans="1:8" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="271" spans="1:8" ht="52.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="5" t="str">
         <f>"Phenmedipham"</f>
         <v>Phenmedipham</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E271" s="1">
         <v>5</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="H271" s="6" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="5" t="str">
         <f>"Picloram"</f>
         <v>Picloram</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E272" s="1">
         <v>4</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G272" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H272" s="6" t="s">
         <v>902</v>
       </c>
-      <c r="H272" s="6" t="s">
-[...3 lines deleted...]
-    <row r="273" spans="1:8" ht="100" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="273" spans="1:8" ht="100.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="5" t="str">
         <f>"Picolinafen"</f>
         <v>Picolinafen</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E273" s="1">
         <v>12</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G273" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H273" s="6" t="s">
         <v>905</v>
       </c>
-      <c r="H273" s="6" t="s">
-[...3 lines deleted...]
-    <row r="274" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="274" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="5" t="str">
         <f>"Pinoxaden"</f>
         <v>Pinoxaden</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G274" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H274" s="6" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="5" t="str">
         <f>"Piperophos"</f>
         <v>Piperophos</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E275" s="1">
         <v>15</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G275" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H275" s="6" t="s">
         <v>911</v>
       </c>
-      <c r="H275" s="6" t="s">
-[...3 lines deleted...]
-    <row r="276" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="276" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="5" t="str">
         <f>"Pretilachlor"</f>
         <v>Pretilachlor</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E276" s="1">
         <v>15</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="5" t="str">
         <f>"Primisulfuron-methyl"</f>
         <v>Primisulfuron-methyl</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E277" s="1">
         <v>2</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H277" s="6" t="s">
         <v>916</v>
       </c>
-      <c r="H277" s="6" t="s">
-[...3 lines deleted...]
-    <row r="278" spans="1:8" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="278" spans="1:8" ht="70.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="5" t="str">
         <f>"Procyazine"</f>
         <v>Procyazine</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E278" s="1">
         <v>5</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G278" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H278" s="6" t="s">
         <v>919</v>
       </c>
-      <c r="H278" s="6" t="s">
-[...3 lines deleted...]
-    <row r="279" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="279" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="5" t="str">
         <f>"Prodiamine"</f>
         <v>Prodiamine</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E279" s="1">
         <v>3</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G279" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H279" s="6" t="s">
         <v>922</v>
       </c>
-      <c r="H279" s="6" t="s">
-[...3 lines deleted...]
-    <row r="280" spans="1:8" ht="106.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="280" spans="1:8" ht="106.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="5" t="str">
         <f>"Profluralin"</f>
         <v>Profluralin</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E280" s="1">
         <v>3</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G280" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H280" s="6" t="s">
         <v>925</v>
       </c>
-      <c r="H280" s="6" t="s">
-[...3 lines deleted...]
-    <row r="281" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="281" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="5" t="str">
         <f>"Profoxydim"</f>
         <v>Profoxydim</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G281" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H281" s="6" t="s">
         <v>928</v>
       </c>
-      <c r="H281" s="6" t="s">
-[...3 lines deleted...]
-    <row r="282" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="282" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="5" t="str">
         <f>"Proglinazine-ethyl"</f>
         <v>Proglinazine-ethyl</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E282" s="1">
         <v>5</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G282" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H282" s="6" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="5" t="str">
         <f>"Prometon"</f>
         <v>Prometon</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E283" s="1">
         <v>5</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G283" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H283" s="6" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="5" t="str">
         <f>"Prometryne"</f>
         <v>Prometryne</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E284" s="1">
         <v>5</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G284" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H284" s="6" t="s">
         <v>937</v>
       </c>
-      <c r="H284" s="6" t="s">
-[...3 lines deleted...]
-    <row r="285" spans="1:8" ht="74.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="285" spans="1:8" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="5" t="str">
         <f>"Propachlor"</f>
         <v>Propachlor</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E285" s="1">
         <v>15</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G285" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H285" s="6" t="s">
         <v>940</v>
       </c>
-      <c r="H285" s="6" t="s">
-[...3 lines deleted...]
-    <row r="286" spans="1:8" ht="56.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="286" spans="1:8" ht="56.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="5" t="str">
         <f>"Propanil"</f>
         <v>Propanil</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E286" s="1">
         <v>5</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G286" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H286" s="6" t="s">
         <v>943</v>
       </c>
-      <c r="H286" s="6" t="s">
-[...3 lines deleted...]
-    <row r="287" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="287" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="5" t="str">
         <f>"Propaquizafop (EU)"</f>
         <v>Propaquizafop (EU)</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H287" s="6"/>
     </row>
     <row r="288" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="5" t="str">
         <f>"Propazine"</f>
         <v>Propazine</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E288" s="1">
         <v>5</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H288" s="6" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="5" t="str">
         <f>"Propham"</f>
         <v>Propham</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E289" s="1">
         <v>23</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G289" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H289" s="6" t="s">
         <v>950</v>
       </c>
-      <c r="H289" s="6" t="s">
-[...3 lines deleted...]
-    <row r="290" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="290" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="5" t="str">
         <f>"Propisochlor"</f>
         <v>Propisochlor</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E290" s="1">
         <v>15</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="H290" s="6" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="5" t="str">
         <f>"Propoxycarbazone-Na"</f>
         <v>Propoxycarbazone-Na</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="E291" s="1">
         <v>2</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="H291" s="6" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="5" t="str">
         <f>"Propyrisulfuron"</f>
         <v>Propyrisulfuron</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E292" s="1">
         <v>2</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G292" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H292" s="6" t="s">
         <v>957</v>
       </c>
-      <c r="H292" s="6" t="s">
-[...3 lines deleted...]
-    <row r="293" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="293" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="5" t="str">
         <f>"Propyzamide/Pronamide"</f>
         <v>Propyzamide/Pronamide</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E293" s="1">
         <v>23</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G293" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H293" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="H293" s="6" t="s">
-[...3 lines deleted...]
-    <row r="294" spans="1:8" ht="83.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="294" spans="1:8" ht="83.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="5" t="str">
         <f>"Prosulfocarb"</f>
         <v>Prosulfocarb</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E294" s="1">
         <v>15</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G294" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H294" s="6" t="s">
         <v>963</v>
       </c>
-      <c r="H294" s="6" t="s">
-[...3 lines deleted...]
-    <row r="295" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="295" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="5" t="str">
         <f>"Prosulfuron"</f>
         <v>Prosulfuron</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E295" s="1">
         <v>2</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G295" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H295" s="6" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="5" t="str">
         <f>"Prynachlor"</f>
         <v>Prynachlor</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E296" s="1">
         <v>15</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G296" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H296" s="6" t="s">
         <v>969</v>
       </c>
-      <c r="H296" s="6" t="s">
-[...3 lines deleted...]
-    <row r="297" spans="1:8" ht="99.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="297" spans="1:8" ht="99.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="5" t="str">
         <f>"Pyraclonil"</f>
         <v>Pyraclonil</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E297" s="1">
         <v>14</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G297" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H297" s="6" t="s">
         <v>972</v>
       </c>
-      <c r="H297" s="6" t="s">
-[...3 lines deleted...]
-    <row r="298" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="298" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="5" t="str">
         <f>"Pyraflufen-ethyl"</f>
         <v>Pyraflufen-ethyl</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E298" s="1">
         <v>14</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G298" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H298" s="6" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="5" t="str">
         <f>"Pyrasulfotole"</f>
         <v>Pyrasulfotole</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E299" s="1">
         <v>27</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G299" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H299" s="6" t="s">
         <v>978</v>
       </c>
-      <c r="H299" s="6" t="s">
-[...3 lines deleted...]
-    <row r="300" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="300" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="5" t="str">
         <f>"Pyrazolynate"</f>
         <v>Pyrazolynate</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E300" s="1">
         <v>27</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G300" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H300" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="H300" s="6" t="s">
-[...3 lines deleted...]
-    <row r="301" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="301" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="5" t="str">
         <f>"Pyrazosulfuron-ethyl"</f>
         <v>Pyrazosulfuron-ethyl</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E301" s="1">
         <v>2</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G301" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H301" s="6" t="s">
         <v>984</v>
       </c>
-      <c r="H301" s="6" t="s">
-[...3 lines deleted...]
-    <row r="302" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="302" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="5" t="str">
         <f>"Pyrazoxyfen"</f>
         <v>Pyrazoxyfen</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E302" s="1">
         <v>27</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G302" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H302" s="6" t="s">
         <v>987</v>
       </c>
-      <c r="H302" s="6" t="s">
-[...3 lines deleted...]
-    <row r="303" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="303" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="5" t="str">
         <f>"Pyribenzoxim"</f>
         <v>Pyribenzoxim</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E303" s="1">
         <v>2</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G303" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H303" s="6" t="s">
         <v>990</v>
       </c>
-      <c r="H303" s="6" t="s">
-[...3 lines deleted...]
-    <row r="304" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="304" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="5" t="str">
         <f>"Pyributicarb"</f>
         <v>Pyributicarb</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="E304" s="1">
         <v>0</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H304" s="6" t="s">
         <v>993</v>
       </c>
-      <c r="H304" s="6" t="s">
-[...3 lines deleted...]
-    <row r="305" spans="1:8" ht="94.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="305" spans="1:8" ht="94.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="5" t="str">
         <f>"Pyridate"</f>
         <v>Pyridate</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E305" s="1">
         <v>6</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G305" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H305" s="6" t="s">
         <v>996</v>
       </c>
-      <c r="H305" s="6" t="s">
-[...3 lines deleted...]
-    <row r="306" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="306" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="5" t="str">
         <f>"Pyriftalid"</f>
         <v>Pyriftalid</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E306" s="1">
         <v>2</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G306" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H306" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="H306" s="6" t="s">
-[...3 lines deleted...]
-    <row r="307" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="307" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="5" t="str">
         <f>"Pyriminobac-methyl"</f>
         <v>Pyriminobac-methyl</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E307" s="1">
         <v>2</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G307" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H307" s="6" t="s">
         <v>1002</v>
       </c>
-      <c r="H307" s="6" t="s">
-[...3 lines deleted...]
-    <row r="308" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="308" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="5" t="str">
         <f>"Pyrimisulfan"</f>
         <v>Pyrimisulfan</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>1004</v>
-      </c>
-[...4 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="E308" s="1">
         <v>2</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G308" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H308" s="6" t="s">
         <v>1006</v>
       </c>
-      <c r="H308" s="6" t="s">
-[...3 lines deleted...]
-    <row r="309" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="309" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="5" t="str">
         <f>"Pyrithiobac-Na"</f>
         <v>Pyrithiobac-Na</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E309" s="1">
         <v>2</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H309" s="6" t="s">
         <v>1009</v>
       </c>
-      <c r="H309" s="6" t="s">
-[...3 lines deleted...]
-    <row r="310" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="310" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="5" t="str">
         <f>"Pyroxasulfone"</f>
         <v>Pyroxasulfone</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="E310" s="1">
         <v>15</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G310" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H310" s="6" t="s">
         <v>1012</v>
       </c>
-      <c r="H310" s="6" t="s">
-[...3 lines deleted...]
-    <row r="311" spans="1:8" ht="99.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="311" spans="1:8" ht="99.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="5" t="str">
         <f>"Pyroxsulam"</f>
         <v>Pyroxsulam</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E311" s="1">
         <v>2</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H311" s="6" t="s">
         <v>1015</v>
       </c>
-      <c r="H311" s="6" t="s">
-[...3 lines deleted...]
-    <row r="312" spans="1:8" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="312" spans="1:8" ht="79.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="5" t="str">
         <f>"Quinclorac"</f>
         <v>Quinclorac</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="E312" s="1">
         <v>4</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G312" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H312" s="6" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="5" t="str">
         <f>"Quinmerac"</f>
         <v>Quinmerac</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="E313" s="1">
         <v>4</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G313" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H313" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="H313" s="6" t="s">
-[...3 lines deleted...]
-    <row r="314" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="314" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="5" t="str">
         <f>"Quinoclamine"</f>
         <v>Quinoclamine</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="E314" s="1">
         <v>0</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G314" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H314" s="6" t="s">
         <v>1025</v>
       </c>
-      <c r="H314" s="6" t="s">
-[...3 lines deleted...]
-    <row r="315" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="315" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="5" t="str">
         <f>"Quizalofop-ethyl"</f>
         <v>Quizalofop-ethyl</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G315" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H315" s="6" t="s">
         <v>1028</v>
       </c>
-      <c r="H315" s="6" t="s">
-[...3 lines deleted...]
-    <row r="316" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="316" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="5" t="str">
         <f>"Rimisoxafen"</f>
         <v>Rimisoxafen</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="C316" s="1" t="s">
+      <c r="D316" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="D316" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G316" s="1" t="s">
+      <c r="H316" s="6" t="s">
         <v>1173</v>
       </c>
-      <c r="H316" s="6" t="s">
-[...3 lines deleted...]
-    <row r="317" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="317" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="5" t="str">
         <f>"Rimsulfuron"</f>
         <v>Rimsulfuron</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E317" s="1">
         <v>2</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G317" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H317" s="6" t="s">
         <v>1031</v>
       </c>
-      <c r="H317" s="6" t="s">
-[...3 lines deleted...]
-    <row r="318" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="318" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="5" t="str">
         <f>"Saflufenacil"</f>
         <v>Saflufenacil</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E318" s="1">
         <v>14</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G318" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H318" s="6" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="5" t="str">
         <f>"Sebuthylazine"</f>
         <v>Sebuthylazine</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E319" s="1">
         <v>5</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="H319" s="6" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="5" t="str">
         <f>"Secbumeton"</f>
         <v>Secbumeton</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E320" s="1">
         <v>5</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="H320" s="6" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="5" t="str">
         <f>"Sethoxydim"</f>
         <v>Sethoxydim</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G321" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H321" s="6" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="5" t="str">
         <f>"Siduron"</f>
         <v>Siduron</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E322" s="1">
         <v>5</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G322" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H322" s="6" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="5" t="str">
         <f>"Simazine"</f>
         <v>Simazine</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E323" s="1">
         <v>5</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G323" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H323" s="6" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="5" t="str">
         <f>"Simetryne"</f>
         <v>Simetryne</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E324" s="1">
         <v>5</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="H324" s="6" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="5" t="str">
         <f>"Sulcotrione"</f>
         <v>Sulcotrione</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E325" s="1">
         <v>27</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G325" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H325" s="6" t="s">
         <v>1052</v>
       </c>
-      <c r="H325" s="6" t="s">
-[...3 lines deleted...]
-    <row r="326" spans="1:8" ht="101.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="326" spans="1:8" ht="101.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="5" t="str">
         <f>"Sulfentrazone"</f>
         <v>Sulfentrazone</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E326" s="1">
         <v>14</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H326" s="6" t="s">
         <v>1055</v>
       </c>
-      <c r="H326" s="6" t="s">
-[...3 lines deleted...]
-    <row r="327" spans="1:8" ht="97.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="327" spans="1:8" ht="97.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="5" t="str">
         <f>"Sulfometuron-methyl"</f>
         <v>Sulfometuron-methyl</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E327" s="1">
         <v>2</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G327" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H327" s="6" t="s">
         <v>1058</v>
       </c>
-      <c r="H327" s="6" t="s">
-[...3 lines deleted...]
-    <row r="328" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="328" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="5" t="str">
         <f>"Sulfosulfuron"</f>
         <v>Sulfosulfuron</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E328" s="1">
         <v>2</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G328" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H328" s="6" t="s">
         <v>1061</v>
       </c>
-      <c r="H328" s="6" t="s">
-[...3 lines deleted...]
-    <row r="329" spans="1:8" ht="91" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="329" spans="1:8" ht="91.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="5" t="str">
         <f>"Swep"</f>
         <v>Swep</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E329" s="1">
         <v>23</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G329" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H329" s="6" t="s">
         <v>1064</v>
       </c>
-      <c r="H329" s="6" t="s">
-[...3 lines deleted...]
-    <row r="330" spans="1:8" ht="70.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="330" spans="1:8" ht="70.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="5" t="str">
         <f>"TBA"</f>
         <v>TBA</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="E330" s="1">
         <v>4</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G330" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H330" s="6" t="s">
         <v>1067</v>
       </c>
-      <c r="H330" s="6" t="s">
-[...3 lines deleted...]
-    <row r="331" spans="1:8" ht="61.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="331" spans="1:8" ht="61.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="5" t="str">
         <f>"TCA"</f>
         <v>TCA</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E331" s="1">
         <v>0</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H331" s="6" t="s">
         <v>1070</v>
       </c>
-      <c r="H331" s="6" t="s">
-[...3 lines deleted...]
-    <row r="332" spans="1:8" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="332" spans="1:8" ht="72.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="5" t="str">
         <f>"Tebutam"</f>
         <v>Tebutam</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>1072</v>
-      </c>
-[...4 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="E332" s="1">
         <v>30</v>
       </c>
       <c r="F332" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="G332" s="1" t="s">
+      <c r="H332" s="6" t="s">
         <v>1075</v>
       </c>
-      <c r="H332" s="6" t="s">
-[...3 lines deleted...]
-    <row r="333" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="333" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="5" t="str">
         <f>"Tebuthiuron"</f>
         <v>Tebuthiuron</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E333" s="1">
         <v>5</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="H333" s="6" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="5" t="str">
         <f>"Tefuryltrione"</f>
         <v>Tefuryltrione</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E334" s="1">
         <v>27</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G334" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H334" s="6" t="s">
         <v>1080</v>
       </c>
-      <c r="H334" s="6" t="s">
-[...3 lines deleted...]
-    <row r="335" spans="1:8" ht="106.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="335" spans="1:8" ht="106.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="5" t="str">
         <f>"Tembotrione"</f>
         <v>Tembotrione</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E335" s="1">
         <v>27</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G335" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H335" s="6" t="s">
         <v>1083</v>
       </c>
-      <c r="H335" s="6" t="s">
-[...3 lines deleted...]
-    <row r="336" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="336" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="5" t="str">
         <f>"Tepraloxydim"</f>
         <v>Tepraloxydim</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G336" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H336" s="6" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="5" t="str">
         <f>"Terbacil"</f>
         <v>Terbacil</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E337" s="1">
         <v>5</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G337" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H337" s="6" t="s">
         <v>1089</v>
       </c>
-      <c r="H337" s="6" t="s">
-[...3 lines deleted...]
-    <row r="338" spans="1:8" ht="75.25" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="338" spans="1:8" ht="75.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="5" t="str">
         <f>"Terbumeton"</f>
         <v>Terbumeton</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E338" s="1">
         <v>5</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="H338" s="6" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="5" t="str">
         <f>"Terbuthylazine"</f>
         <v>Terbuthylazine</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E339" s="1">
         <v>5</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="H339" s="6" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="5" t="str">
         <f>"Terbutryne"</f>
         <v>Terbutryne</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E340" s="1">
         <v>5</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="H340" s="6" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="5" t="str">
         <f>"Tetflupyrolimet"</f>
         <v>Tetflupyrolimet</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>30</v>
+        <v>1180</v>
       </c>
       <c r="E341" s="1">
         <v>28</v>
       </c>
       <c r="F341" s="8" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="H341" s="6"/>
     </row>
-    <row r="342" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="5" t="str">
         <f>"Thenylchlor"</f>
         <v>Thenylchlor</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E342" s="1">
         <v>15</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G342" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H342" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="H342" s="6" t="s">
-[...3 lines deleted...]
-    <row r="343" spans="1:8" ht="92.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="343" spans="1:8" ht="92.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="5" t="str">
         <f>"Thiazafluron"</f>
         <v>Thiazafluron</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E343" s="1">
         <v>5</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G343" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H343" s="6" t="s">
         <v>1104</v>
       </c>
-      <c r="H343" s="6" t="s">
-[...3 lines deleted...]
-    <row r="344" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="344" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="5" t="str">
         <f>"Thiazopyr"</f>
         <v>Thiazopyr</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="E344" s="1">
         <v>3</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G344" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H344" s="6" t="s">
         <v>1107</v>
       </c>
-      <c r="H344" s="6" t="s">
-[...3 lines deleted...]
-    <row r="345" spans="1:8" ht="90.4" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="345" spans="1:8" ht="90.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="5" t="str">
         <f>"Thiencarbazone-methyl"</f>
         <v>Thiencarbazone-methyl</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="E345" s="1">
         <v>2</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G345" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H345" s="6" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="5" t="str">
         <f>"Thifensulfuron-methyl"</f>
         <v>Thifensulfuron-methyl</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E346" s="1">
         <v>2</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G346" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H346" s="6" t="s">
         <v>1113</v>
       </c>
-      <c r="H346" s="6" t="s">
-[...3 lines deleted...]
-    <row r="347" spans="1:8" ht="71.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="347" spans="1:8" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="5" t="str">
         <f>"Thiobencarb/Benthiocarb"</f>
         <v>Thiobencarb/Benthiocarb</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E347" s="1">
         <v>15</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="H347" s="6" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="5" t="str">
         <f>"Tiafenacil"</f>
         <v>Tiafenacil</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E348" s="1">
         <v>14</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G348" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H348" s="6" t="s">
         <v>1118</v>
       </c>
-      <c r="H348" s="6" t="s">
-[...3 lines deleted...]
-    <row r="349" spans="1:8" ht="87.65" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="349" spans="1:8" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="5" t="str">
         <f>"Tiocarbazil"</f>
         <v>Tiocarbazil</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E349" s="1">
         <v>15</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G349" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H349" s="6" t="s">
         <v>1121</v>
       </c>
-      <c r="H349" s="6" t="s">
-[...3 lines deleted...]
-    <row r="350" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="350" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="5" t="str">
         <f>"Tolpyralate"</f>
         <v>Tolpyralate</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E350" s="1">
         <v>27</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G350" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H350" s="6" t="s">
         <v>1124</v>
       </c>
-      <c r="H350" s="6" t="s">
-[...3 lines deleted...]
-    <row r="351" spans="1:8" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="351" spans="1:8" ht="88.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="5" t="str">
         <f>"Topramezone"</f>
         <v>Topramezone</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E351" s="1">
         <v>27</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G351" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H351" s="6" t="s">
         <v>1127</v>
       </c>
-      <c r="H351" s="6" t="s">
-[...3 lines deleted...]
-    <row r="352" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="352" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="5" t="str">
         <f>"Tralkoxydim"</f>
         <v>Tralkoxydim</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G352" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H352" s="6" t="s">
         <v>1130</v>
       </c>
-      <c r="H352" s="6" t="s">
-[...3 lines deleted...]
-    <row r="353" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="353" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="5" t="str">
         <f>"Triafamone"</f>
         <v>Triafamone</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="E353" s="1">
         <v>2</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G353" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H353" s="6" t="s">
         <v>1133</v>
       </c>
-      <c r="H353" s="6" t="s">
-[...3 lines deleted...]
-    <row r="354" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="354" spans="1:8" ht="67.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="5" t="str">
         <f>"Triallate"</f>
         <v>Triallate</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E354" s="1">
         <v>15</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G354" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H354" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="H354" s="6" t="s">
-[...3 lines deleted...]
-    <row r="355" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="355" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="5" t="str">
         <f>"Triasulfuron"</f>
         <v>Triasulfuron</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E355" s="1">
         <v>2</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G355" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H355" s="6" t="s">
         <v>1139</v>
       </c>
-      <c r="H355" s="6" t="s">
-[...3 lines deleted...]
-    <row r="356" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="356" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="5" t="str">
         <f>"Triaziflam"</f>
         <v>Triaziflam</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="E356" s="1">
         <v>29</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G356" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H356" s="6" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="5" t="str">
         <f>"Tribenuron-methyl"</f>
         <v>Tribenuron-methyl</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E357" s="1">
         <v>2</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G357" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H357" s="6" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="5" t="str">
         <f>"Triclopyr"</f>
         <v>Triclopyr</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="E358" s="1">
         <v>4</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G358" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H358" s="6" t="s">
         <v>1148</v>
       </c>
-      <c r="H358" s="6" t="s">
-[...3 lines deleted...]
-    <row r="359" spans="1:8" ht="98.9" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="359" spans="1:8" ht="98.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="5" t="str">
         <f>"Tridiphane"</f>
         <v>Tridiphane</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="E359" s="1">
         <v>15</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G359" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H359" s="6" t="s">
         <v>1151</v>
       </c>
-      <c r="H359" s="6" t="s">
-[...3 lines deleted...]
-    <row r="360" spans="1:8" ht="91" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="360" spans="1:8" ht="91.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="5" t="str">
         <f>"Trietazine"</f>
         <v>Trietazine</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E360" s="1">
         <v>5</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="H360" s="6" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:8" ht="105.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="5" t="str">
         <f>"Trifloxysulfuron-Na"</f>
         <v>Trifloxysulfuron-Na</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E361" s="1">
         <v>2</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G361" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H361" s="6" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="5" t="str">
         <f>"Trifludimoxazin"</f>
         <v>Trifludimoxazin</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E362" s="1">
         <v>14</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G362" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H362" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="H362" s="6" t="s">
-[...3 lines deleted...]
-    <row r="363" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="363" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="5" t="str">
         <f>"Trifluralin"</f>
         <v>Trifluralin</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E363" s="1">
         <v>3</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="H363" s="6" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:8" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="106.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="5" t="str">
         <f>"Triflusulfuron-methyl"</f>
         <v>Triflusulfuron-methyl</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E364" s="1">
         <v>2</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G364" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H364" s="6" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="5" t="str">
         <f>"Tritosulfuron"</f>
         <v>Tritosulfuron</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E365" s="1">
         <v>2</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G365" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H365" s="6" t="s">
         <v>1167</v>
       </c>
-      <c r="H365" s="6" t="s">
-[...3 lines deleted...]
-    <row r="366" spans="1:8" ht="83.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="366" spans="1:8" ht="83.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A366" s="9" t="str">
         <f>"Vernolate"</f>
         <v>Vernolate</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="C366" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D366" s="10" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E366" s="10">
         <v>15</v>
       </c>
       <c r="F366" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G366" s="10" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="H366" s="11" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1" xr:uid="{AE804B63-25A3-4B52-872E-A23EA18C9162}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;22&amp;KFF8939 RESTRICTED</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <prv_Category_Choice xmlns="f972fe5a-257f-4470-a90e-7129ee6ab238" xsi:nil="true"/>
+    <TaxCatchAll xmlns="f972fe5a-257f-4470-a90e-7129ee6ab238" xsi:nil="true"/>
+    <prv_Responsible xmlns="f0c31265-7a50-45d5-98a9-ed313690c256">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </prv_Responsible>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f0c31265-7a50-45d5-98a9-ed313690c256">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <prv_Description xmlns="f0c31265-7a50-45d5-98a9-ed313690c256" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0CFD94BC5E3BD42ADBF9C71E826074E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5aff6bfa03c58449f5b312cb6037ebd6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f972fe5a-257f-4470-a90e-7129ee6ab238" xmlns:ns3="f0c31265-7a50-45d5-98a9-ed313690c256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="678bbd22c2d910c261404c9f1bca151f" ns2:_="" ns3:_="">
     <xsd:import namespace="f972fe5a-257f-4470-a90e-7129ee6ab238"/>
     <xsd:import namespace="f0c31265-7a50-45d5-98a9-ed313690c256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:prv_Category_Choice" minOccurs="0"/>
                 <xsd:element ref="ns3:prv_Description" minOccurs="0"/>
                 <xsd:element ref="ns3:prv_Responsible" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -35419,123 +35440,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5E11C0-D584-48F8-BC19-B43EBF45D5FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A71113B0-7A6D-48E3-9CF6-A8267D5E0DCC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f972fe5a-257f-4470-a90e-7129ee6ab238"/>
+    <ds:schemaRef ds:uri="f0c31265-7a50-45d5-98a9-ed313690c256"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DDEDC1-79B5-4896-A31B-CE9523B341C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f972fe5a-257f-4470-a90e-7129ee6ab238"/>
     <ds:schemaRef ds:uri="f0c31265-7a50-45d5-98a9-ed313690c256"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A71113B0-7A6D-48E3-9CF6-A8267D5E0DCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5E11C0-D584-48F8-BC19-B43EBF45D5FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f0c31265-7a50-45d5-98a9-ed313690c256"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{06530cf4-8573-4c29-a912-bbcdac835909}" enabled="1" method="Standard" siteId="{ecaa386b-c8df-4ce0-ad01-740cbdb5ba55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HRAC_12-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BASF</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>michael.betz@basf.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>